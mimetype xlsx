--- v1 (2026-03-28)
+++ v2 (2026-05-14)
@@ -61,82 +61,83 @@
   <Override PartName="/xl/ctrlProps/ctrlProp47.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp48.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr codeName="Šios_darbaknygės" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b.dotiene\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E0DCB96B-0A07-4CF5-B591-C25F1337FC28}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4A0E84A0-0466-48AB-8821-4969A120F85C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="595" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1170" yWindow="1170" windowWidth="18720" windowHeight="12525" tabRatio="595" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Planas" sheetId="1" r:id="rId1"/>
     <sheet name="Pamokos" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Planas!$A$1:$K$90</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AG3" i="2" l="1"/>
+  <c r="X54" i="1" l="1"/>
+  <c r="AG3" i="2"/>
   <c r="AF3" i="2"/>
   <c r="AE3" i="2"/>
   <c r="AD3" i="2"/>
   <c r="AC3" i="2"/>
   <c r="AB3" i="2"/>
   <c r="AA3" i="2"/>
   <c r="Z3" i="2"/>
   <c r="Y3" i="2"/>
   <c r="X3" i="2"/>
   <c r="W3" i="2"/>
   <c r="V3" i="2"/>
   <c r="U3" i="2"/>
   <c r="T3" i="2"/>
   <c r="R3" i="2"/>
   <c r="Q3" i="2"/>
   <c r="P3" i="2"/>
   <c r="K4" i="2"/>
   <c r="K3" i="2"/>
   <c r="J3" i="2"/>
   <c r="I3" i="2"/>
   <c r="AP3" i="2"/>
   <c r="AO3" i="2"/>
   <c r="AN3" i="2"/>
   <c r="AM3" i="2"/>
   <c r="AL3" i="2"/>
@@ -183,69 +184,68 @@
   <c r="Q68" i="1"/>
   <c r="Q69" i="1"/>
   <c r="Q70" i="1"/>
   <c r="Q71" i="1"/>
   <c r="Q72" i="1"/>
   <c r="Q73" i="1"/>
   <c r="Q74" i="1"/>
   <c r="Q75" i="1"/>
   <c r="T64" i="1"/>
   <c r="Y64" i="1" s="1"/>
   <c r="I64" i="1" s="1"/>
   <c r="Q51" i="1"/>
   <c r="Q52" i="1"/>
   <c r="Q53" i="1"/>
   <c r="Q54" i="1"/>
   <c r="Q55" i="1"/>
   <c r="Q56" i="1"/>
   <c r="Q57" i="1"/>
   <c r="Q58" i="1"/>
   <c r="Q50" i="1"/>
   <c r="Q49" i="1"/>
   <c r="Q48" i="1"/>
   <c r="B4" i="2"/>
   <c r="T54" i="1"/>
   <c r="Y54" i="1" s="1"/>
-  <c r="I54" i="1" s="1"/>
   <c r="M12" i="1"/>
   <c r="M13" i="1"/>
   <c r="Y76" i="1"/>
   <c r="T42" i="1"/>
   <c r="Y42" i="1" s="1"/>
   <c r="I42" i="1" s="1"/>
   <c r="Q42" i="1"/>
   <c r="T56" i="1"/>
   <c r="Y56" i="1" s="1"/>
   <c r="I56" i="1" s="1"/>
   <c r="T57" i="1"/>
   <c r="Y57" i="1" s="1"/>
   <c r="I57" i="1" s="1"/>
-  <c r="X64" i="1" l="1"/>
+  <c r="I54" i="1" l="1"/>
+  <c r="X64" i="1"/>
   <c r="H64" i="1" s="1"/>
   <c r="AT4" i="2" s="1"/>
-  <c r="X54" i="1"/>
-  <c r="H54" i="1" s="1"/>
+  <c r="H54" i="1"/>
   <c r="AO4" i="2" s="1"/>
   <c r="X76" i="1"/>
   <c r="X42" i="1"/>
   <c r="H42" i="1" s="1"/>
   <c r="AG4" i="2" s="1"/>
   <c r="X57" i="1"/>
   <c r="H57" i="1" s="1"/>
   <c r="AR4" i="2" s="1"/>
   <c r="X56" i="1"/>
   <c r="H56" i="1" s="1"/>
   <c r="AQ4" i="2" s="1"/>
   <c r="S3" i="2" l="1"/>
   <c r="L3" i="2"/>
   <c r="E7" i="1" l="1"/>
   <c r="B1" i="2" l="1"/>
   <c r="AS3" i="2" l="1"/>
   <c r="T55" i="1"/>
   <c r="I63" i="1"/>
   <c r="T65" i="1"/>
   <c r="X65" i="1" s="1"/>
   <c r="T66" i="1"/>
   <c r="X66" i="1" s="1"/>
   <c r="T67" i="1"/>
   <c r="X67" i="1" s="1"/>
   <c r="H67" i="1" s="1"/>
@@ -257,86 +257,86 @@
   <c r="T72" i="1"/>
   <c r="Y72" i="1" s="1"/>
   <c r="T73" i="1"/>
   <c r="Y73" i="1" s="1"/>
   <c r="I73" i="1" s="1"/>
   <c r="T74" i="1"/>
   <c r="Y74" i="1" s="1"/>
   <c r="I74" i="1" s="1"/>
   <c r="T75" i="1"/>
   <c r="X75" i="1" s="1"/>
   <c r="Q63" i="1"/>
   <c r="T48" i="1"/>
   <c r="X48" i="1" s="1"/>
   <c r="H48" i="1" s="1"/>
   <c r="AI4" i="2" s="1"/>
   <c r="T49" i="1"/>
   <c r="Y49" i="1" s="1"/>
   <c r="I49" i="1" s="1"/>
   <c r="T50" i="1"/>
   <c r="Y50" i="1" s="1"/>
   <c r="I50" i="1" s="1"/>
   <c r="T51" i="1"/>
   <c r="Y51" i="1" s="1"/>
   <c r="I51" i="1" s="1"/>
   <c r="T52" i="1"/>
-  <c r="Y52" i="1" s="1"/>
-  <c r="I52" i="1" s="1"/>
   <c r="T53" i="1"/>
-  <c r="Y53" i="1" s="1"/>
   <c r="T41" i="1"/>
   <c r="Q41" i="1"/>
   <c r="T33" i="1"/>
   <c r="Y33" i="1" s="1"/>
   <c r="I33" i="1" s="1"/>
   <c r="Q33" i="1"/>
   <c r="T29" i="1"/>
   <c r="X29" i="1" s="1"/>
   <c r="H29" i="1" s="1"/>
   <c r="T4" i="2" s="1"/>
   <c r="Q29" i="1"/>
-  <c r="Y55" i="1" l="1"/>
+  <c r="X53" i="1" l="1"/>
+  <c r="Y53" i="1"/>
+  <c r="X52" i="1"/>
+  <c r="Y52" i="1"/>
+  <c r="I52" i="1" s="1"/>
+  <c r="Y55" i="1"/>
   <c r="X55" i="1"/>
   <c r="I55" i="1"/>
   <c r="X68" i="1"/>
   <c r="H63" i="1"/>
   <c r="X74" i="1"/>
   <c r="H74" i="1" s="1"/>
   <c r="X73" i="1"/>
   <c r="H73" i="1" s="1"/>
   <c r="X70" i="1"/>
   <c r="Y75" i="1"/>
   <c r="X72" i="1"/>
   <c r="Y67" i="1"/>
   <c r="I67" i="1" s="1"/>
   <c r="Y66" i="1"/>
   <c r="Y65" i="1"/>
-  <c r="X53" i="1"/>
   <c r="Y48" i="1"/>
   <c r="I48" i="1" s="1"/>
-  <c r="X52" i="1"/>
-  <c r="H52" i="1" s="1"/>
+  <c r="H52" i="1"/>
   <c r="AM4" i="2" s="1"/>
   <c r="X51" i="1"/>
   <c r="H51" i="1" s="1"/>
   <c r="AL4" i="2" s="1"/>
   <c r="X50" i="1"/>
   <c r="H50" i="1" s="1"/>
   <c r="AK4" i="2" s="1"/>
   <c r="X49" i="1"/>
   <c r="H49" i="1" s="1"/>
   <c r="AJ4" i="2" s="1"/>
   <c r="Y41" i="1"/>
   <c r="X41" i="1"/>
   <c r="X33" i="1"/>
   <c r="H33" i="1" s="1"/>
   <c r="X4" i="2" s="1"/>
   <c r="Y29" i="1"/>
   <c r="I29" i="1" s="1"/>
   <c r="Y46" i="1"/>
   <c r="X46" i="1"/>
   <c r="Y45" i="1"/>
   <c r="X45" i="1"/>
   <c r="BF4" i="2"/>
   <c r="D4" i="2"/>
   <c r="C4" i="2"/>
   <c r="T62" i="1"/>
@@ -2129,270 +2129,270 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="40" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="40" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="44" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...163 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
@@ -6584,108 +6584,109 @@
 
 <file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
 <ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <threadedComment ref="E7" dT="2023-04-04T16:44:04.50" personId="{907A901C-C43E-4654-AC4F-06D3758432DF}" id="{A529B298-5DFE-4CE8-9054-399902FE96E0}">
     <text>Kodas užsipildo suvedus vardą pavardę ir klasę. Išsaugant dokumentą būtina pavadinime nurodyti kodą</text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId53" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Lapas1">
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:FF235"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="8" topLeftCell="A44" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="C5" sqref="C5:D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="24.4" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.42578125" style="32" customWidth="1"/>
     <col min="2" max="2" width="14" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="17.85546875" style="2" customWidth="1"/>
     <col min="5" max="7" width="5.42578125" style="2" customWidth="1"/>
     <col min="8" max="9" width="4.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="60" customWidth="1"/>
     <col min="12" max="12" width="3.28515625" style="60" customWidth="1"/>
     <col min="13" max="13" width="26.7109375" style="101" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="55" customWidth="1"/>
     <col min="15" max="15" width="42.28515625" style="55" customWidth="1"/>
     <col min="16" max="16" width="8.7109375" style="6" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="16.85546875" style="116" hidden="1" customWidth="1"/>
     <col min="18" max="19" width="9.42578125" style="2" hidden="1" customWidth="1"/>
     <col min="20" max="22" width="11.28515625" style="2" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="6.140625" style="24" hidden="1" customWidth="1"/>
     <col min="24" max="39" width="9.42578125" style="2" hidden="1" customWidth="1"/>
     <col min="40" max="94" width="9.42578125" style="60" hidden="1" customWidth="1"/>
     <col min="95" max="161" width="9.42578125" style="75" hidden="1" customWidth="1"/>
     <col min="162" max="162" width="9.7109375" style="75" hidden="1" customWidth="1"/>
     <col min="163" max="16384" width="9.140625" style="75" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:94" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="G1" s="227" t="s">
+      <c r="G1" s="192" t="s">
         <v>83</v>
       </c>
-      <c r="H1" s="227"/>
-[...2 lines deleted...]
-      <c r="K1" s="227"/>
+      <c r="H1" s="192"/>
+      <c r="I1" s="192"/>
+      <c r="J1" s="192"/>
+      <c r="K1" s="192"/>
       <c r="L1" s="2"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="AN1" s="2"/>
     </row>
     <row r="2" spans="1:94" s="74" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="185" t="s">
+      <c r="A2" s="227" t="s">
         <v>64</v>
       </c>
-      <c r="B2" s="185"/>
-[...8 lines deleted...]
-      <c r="K2" s="185"/>
+      <c r="B2" s="227"/>
+      <c r="C2" s="227"/>
+      <c r="D2" s="227"/>
+      <c r="E2" s="227"/>
+      <c r="F2" s="227"/>
+      <c r="G2" s="227"/>
+      <c r="H2" s="227"/>
+      <c r="I2" s="227"/>
+      <c r="J2" s="227"/>
+      <c r="K2" s="227"/>
       <c r="L2" s="119"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="116"/>
       <c r="R2" s="118"/>
       <c r="S2" s="118"/>
       <c r="T2" s="118"/>
       <c r="U2" s="118"/>
       <c r="V2" s="118"/>
       <c r="W2" s="119"/>
       <c r="X2" s="118"/>
       <c r="Y2" s="118"/>
       <c r="Z2" s="118"/>
       <c r="AA2" s="118"/>
       <c r="AB2" s="118"/>
       <c r="AC2" s="118"/>
       <c r="AD2" s="118"/>
       <c r="AE2" s="118"/>
       <c r="AF2" s="118"/>
       <c r="AG2" s="118"/>
       <c r="AH2" s="118"/>
       <c r="AI2" s="118"/>
       <c r="AJ2" s="118"/>
@@ -6727,63 +6728,63 @@
       <c r="BT2" s="56"/>
       <c r="BU2" s="56"/>
       <c r="BV2" s="56"/>
       <c r="BW2" s="56"/>
       <c r="BX2" s="56"/>
       <c r="BY2" s="56"/>
       <c r="BZ2" s="56"/>
       <c r="CA2" s="56"/>
       <c r="CB2" s="56"/>
       <c r="CC2" s="56"/>
       <c r="CD2" s="56"/>
       <c r="CE2" s="56"/>
       <c r="CF2" s="56"/>
       <c r="CG2" s="56"/>
       <c r="CH2" s="56"/>
       <c r="CI2" s="56"/>
       <c r="CJ2" s="56"/>
       <c r="CK2" s="56"/>
       <c r="CL2" s="56"/>
       <c r="CM2" s="56"/>
       <c r="CN2" s="56"/>
       <c r="CO2" s="56"/>
       <c r="CP2" s="56"/>
     </row>
     <row r="3" spans="1:94" s="74" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="189" t="s">
+      <c r="A3" s="228" t="s">
         <v>90</v>
       </c>
-      <c r="B3" s="189"/>
-[...8 lines deleted...]
-      <c r="K3" s="189"/>
+      <c r="B3" s="228"/>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
+      <c r="H3" s="228"/>
+      <c r="I3" s="228"/>
+      <c r="J3" s="228"/>
+      <c r="K3" s="228"/>
       <c r="L3" s="57"/>
       <c r="M3" s="104" t="s">
         <v>0</v>
       </c>
       <c r="N3" s="58">
         <f>W78</f>
         <v>0</v>
       </c>
       <c r="O3" s="60" t="str">
         <f>IF(N3&gt;7,"","Dalykų turi būti ne mažiau kaip 8")</f>
         <v>Dalykų turi būti ne mažiau kaip 8</v>
       </c>
       <c r="P3" s="6"/>
       <c r="Q3" s="116"/>
       <c r="R3" s="118"/>
       <c r="S3" s="118"/>
       <c r="T3" s="118"/>
       <c r="U3" s="118"/>
       <c r="V3" s="118"/>
       <c r="W3" s="119"/>
       <c r="X3" s="118"/>
       <c r="Y3" s="118"/>
       <c r="Z3" s="118"/>
       <c r="AA3" s="118"/>
       <c r="AB3" s="118"/>
@@ -6843,113 +6844,113 @@
       <c r="CD3" s="56"/>
       <c r="CE3" s="56"/>
       <c r="CF3" s="56"/>
       <c r="CG3" s="56"/>
       <c r="CH3" s="56"/>
       <c r="CI3" s="56"/>
       <c r="CJ3" s="56"/>
       <c r="CK3" s="56"/>
       <c r="CL3" s="56"/>
       <c r="CM3" s="56"/>
       <c r="CN3" s="56"/>
       <c r="CO3" s="56"/>
       <c r="CP3" s="56"/>
     </row>
     <row r="4" spans="1:94" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="M4" s="104"/>
       <c r="N4" s="59"/>
       <c r="O4" s="97"/>
       <c r="AN4" s="2"/>
     </row>
     <row r="5" spans="1:94" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A5" s="4"/>
       <c r="B5" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="191"/>
-      <c r="D5" s="191"/>
+      <c r="C5" s="229"/>
+      <c r="D5" s="229"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="H5" s="191"/>
-[...2 lines deleted...]
-      <c r="K5" s="191"/>
+      <c r="H5" s="229"/>
+      <c r="I5" s="229"/>
+      <c r="J5" s="229"/>
+      <c r="K5" s="229"/>
       <c r="L5" s="55"/>
       <c r="M5" s="104" t="s">
         <v>1</v>
       </c>
       <c r="N5" s="58">
         <f>X78</f>
         <v>0</v>
       </c>
       <c r="O5" s="78" t="str">
         <f>IF((N5&lt;36)*(N5&gt;=25),"","Pamokų turi būti ne mažiau kaip 25 ir ne daugiau kaip 35")</f>
         <v>Pamokų turi būti ne mažiau kaip 25 ir ne daugiau kaip 35</v>
       </c>
       <c r="AN5" s="2"/>
     </row>
     <row r="6" spans="1:94" ht="7.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7"/>
       <c r="B6" s="8"/>
       <c r="C6" s="9"/>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="7"/>
       <c r="K6" s="61"/>
       <c r="M6" s="104"/>
       <c r="N6" s="59"/>
       <c r="O6" s="97"/>
       <c r="AN6" s="2"/>
     </row>
     <row r="7" spans="1:94" ht="18.399999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="10"/>
       <c r="B7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="48"/>
       <c r="D7" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="E7" s="231" t="str">
+      <c r="E7" s="166" t="str">
         <f>+Pamokos!B4</f>
         <v>28</v>
       </c>
-      <c r="F7" s="231"/>
+      <c r="F7" s="166"/>
       <c r="G7" s="146" t="s">
         <v>33</v>
       </c>
-      <c r="H7" s="191"/>
-[...2 lines deleted...]
-      <c r="K7" s="191"/>
+      <c r="H7" s="229"/>
+      <c r="I7" s="229"/>
+      <c r="J7" s="229"/>
+      <c r="K7" s="229"/>
       <c r="M7" s="104" t="s">
         <v>3</v>
       </c>
       <c r="N7" s="58">
         <f>Y78</f>
         <v>0</v>
       </c>
       <c r="O7" s="78" t="str">
         <f>IF((N7&lt;36)*(N7&gt;=25),"","Pamokų turi būti ne mažiau kaip 25 ir ne daugiau kaip 35")</f>
         <v>Pamokų turi būti ne mažiau kaip 25 ir ne daugiau kaip 35</v>
       </c>
       <c r="AN7" s="2"/>
     </row>
     <row r="8" spans="1:94" s="76" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="105" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="40"/>
       <c r="C8" s="40"/>
       <c r="D8" s="40"/>
       <c r="E8" s="40"/>
       <c r="F8" s="40"/>
       <c r="G8" s="40"/>
       <c r="H8" s="40"/>
       <c r="I8" s="40"/>
@@ -7018,296 +7019,296 @@
       <c r="BT8" s="62"/>
       <c r="BU8" s="62"/>
       <c r="BV8" s="62"/>
       <c r="BW8" s="62"/>
       <c r="BX8" s="62"/>
       <c r="BY8" s="62"/>
       <c r="BZ8" s="62"/>
       <c r="CA8" s="62"/>
       <c r="CB8" s="62"/>
       <c r="CC8" s="62"/>
       <c r="CD8" s="62"/>
       <c r="CE8" s="62"/>
       <c r="CF8" s="62"/>
       <c r="CG8" s="62"/>
       <c r="CH8" s="62"/>
       <c r="CI8" s="62"/>
       <c r="CJ8" s="62"/>
       <c r="CK8" s="62"/>
       <c r="CL8" s="62"/>
       <c r="CM8" s="62"/>
       <c r="CN8" s="62"/>
       <c r="CO8" s="62"/>
       <c r="CP8" s="62"/>
     </row>
     <row r="9" spans="1:94" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="239" t="s">
+      <c r="A9" s="188" t="s">
         <v>44</v>
       </c>
-      <c r="B9" s="239"/>
-[...8 lines deleted...]
-      <c r="K9" s="239"/>
+      <c r="B9" s="188"/>
+      <c r="C9" s="188"/>
+      <c r="D9" s="188"/>
+      <c r="E9" s="188"/>
+      <c r="F9" s="188"/>
+      <c r="G9" s="188"/>
+      <c r="H9" s="188"/>
+      <c r="I9" s="188"/>
+      <c r="J9" s="188"/>
+      <c r="K9" s="188"/>
       <c r="AN9" s="2"/>
     </row>
     <row r="10" spans="1:94" ht="24.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="175" t="s">
+      <c r="A10" s="177" t="s">
         <v>55</v>
       </c>
-      <c r="B10" s="209" t="s">
+      <c r="B10" s="199" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="210"/>
-[...1 lines deleted...]
-      <c r="E10" s="190" t="s">
+      <c r="C10" s="200"/>
+      <c r="D10" s="201"/>
+      <c r="E10" s="196" t="s">
         <v>34</v>
       </c>
-      <c r="F10" s="190" t="s">
+      <c r="F10" s="196" t="s">
         <v>35</v>
       </c>
-      <c r="G10" s="190" t="s">
+      <c r="G10" s="196" t="s">
         <v>36</v>
       </c>
-      <c r="H10" s="192" t="s">
+      <c r="H10" s="173" t="s">
         <v>7</v>
       </c>
-      <c r="I10" s="192"/>
-      <c r="J10" s="171" t="s">
+      <c r="I10" s="173"/>
+      <c r="J10" s="230" t="s">
         <v>46</v>
       </c>
-      <c r="K10" s="172"/>
+      <c r="K10" s="231"/>
       <c r="L10" s="64"/>
-      <c r="Q10" s="226" t="s">
+      <c r="Q10" s="206" t="s">
         <v>5</v>
       </c>
-      <c r="R10" s="225" t="s">
+      <c r="R10" s="170" t="s">
         <v>8</v>
       </c>
-      <c r="S10" s="225" t="s">
+      <c r="S10" s="170" t="s">
         <v>9</v>
       </c>
-      <c r="T10" s="224" t="s">
+      <c r="T10" s="205" t="s">
         <v>10</v>
       </c>
-      <c r="U10" s="224" t="s">
+      <c r="U10" s="205" t="s">
         <v>11</v>
       </c>
-      <c r="V10" s="224" t="s">
+      <c r="V10" s="205" t="s">
         <v>12</v>
       </c>
-      <c r="W10" s="224" t="s">
+      <c r="W10" s="205" t="s">
         <v>6</v>
       </c>
-      <c r="X10" s="224" t="s">
+      <c r="X10" s="205" t="s">
         <v>13</v>
       </c>
-      <c r="Y10" s="224" t="s">
+      <c r="Y10" s="205" t="s">
         <v>14</v>
       </c>
       <c r="AN10" s="2"/>
     </row>
     <row r="11" spans="1:94" ht="36.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="177"/>
-[...5 lines deleted...]
-      <c r="G11" s="190"/>
+      <c r="A11" s="179"/>
+      <c r="B11" s="202"/>
+      <c r="C11" s="203"/>
+      <c r="D11" s="204"/>
+      <c r="E11" s="196"/>
+      <c r="F11" s="196"/>
+      <c r="G11" s="196"/>
       <c r="H11" s="39" t="s">
         <v>15</v>
       </c>
       <c r="I11" s="39" t="s">
         <v>16</v>
       </c>
       <c r="J11" s="89" t="s">
         <v>54</v>
       </c>
       <c r="K11" s="88" t="s">
         <v>85</v>
       </c>
       <c r="L11" s="65"/>
-      <c r="Q11" s="226"/>
-[...7 lines deleted...]
-      <c r="Y11" s="224"/>
+      <c r="Q11" s="206"/>
+      <c r="R11" s="170"/>
+      <c r="S11" s="170"/>
+      <c r="T11" s="205"/>
+      <c r="U11" s="205"/>
+      <c r="V11" s="205"/>
+      <c r="W11" s="205"/>
+      <c r="X11" s="205"/>
+      <c r="Y11" s="205"/>
       <c r="AN11" s="2"/>
     </row>
     <row r="12" spans="1:94" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="92">
         <v>1</v>
       </c>
-      <c r="B12" s="166" t="s">
+      <c r="B12" s="189" t="s">
         <v>92</v>
       </c>
-      <c r="C12" s="167"/>
-      <c r="D12" s="168"/>
+      <c r="C12" s="190"/>
+      <c r="D12" s="191"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="92" t="str">
         <f t="shared" ref="H12:I14" si="0">X12</f>
         <v/>
       </c>
       <c r="I12" s="92" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J12" s="38"/>
       <c r="K12" s="67"/>
       <c r="L12" s="68"/>
-      <c r="M12" s="186" t="str">
+      <c r="M12" s="171" t="str">
         <f>IF(AND(NOT(R12),NOT(S12)),"Privaloma pasirinkti lietuvių kalbos B arba A kursą",IF(AND(R12,S12),"Galima rinktis tik A arba B kursą",""))</f>
         <v>Privaloma pasirinkti lietuvių kalbos B arba A kursą</v>
       </c>
-      <c r="N12" s="186"/>
-      <c r="O12" s="186"/>
+      <c r="N12" s="171"/>
+      <c r="O12" s="171"/>
       <c r="Q12" s="116" t="str">
         <f>B12</f>
         <v>Lietuvių kalba ir literatūra (B kursas su moduliu Nr.1)</v>
       </c>
       <c r="R12" s="2" t="b">
         <v>0</v>
       </c>
       <c r="S12" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T12" s="24">
         <f>IF((R12 +S12)*NOT(R12*S12),1,0)</f>
         <v>0</v>
       </c>
       <c r="W12" s="24" t="str">
         <f>IF(T12=1,IF(R12,"B","A"),"")</f>
         <v/>
       </c>
       <c r="X12" s="24" t="str">
         <f>IF($W12="B",5,IF($W12="A",6,""))</f>
         <v/>
       </c>
       <c r="Y12" s="24" t="str">
         <f>IF($W12="B",5,IF($W12="A",6,""))</f>
         <v/>
       </c>
       <c r="AN12" s="2"/>
     </row>
     <row r="13" spans="1:94" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="92">
         <v>2</v>
       </c>
-      <c r="B13" s="166" t="s">
+      <c r="B13" s="189" t="s">
         <v>87</v>
       </c>
-      <c r="C13" s="167"/>
-      <c r="D13" s="168"/>
+      <c r="C13" s="190"/>
+      <c r="D13" s="191"/>
       <c r="E13" s="49"/>
       <c r="F13" s="45"/>
       <c r="G13" s="45"/>
       <c r="H13" s="92" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I13" s="92" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J13" s="50"/>
       <c r="K13" s="67"/>
       <c r="L13" s="68"/>
-      <c r="M13" s="186" t="str">
+      <c r="M13" s="171" t="str">
         <f>IF(AND(NOT(R13),NOT(S13)),"Privaloma pasirinkti matematikos B arba A kursą",IF(AND(R13,S13),"Galima rinktis tik A arba B kursą",""))</f>
         <v>Privaloma pasirinkti matematikos B arba A kursą</v>
       </c>
-      <c r="N13" s="186"/>
-      <c r="O13" s="186"/>
+      <c r="N13" s="171"/>
+      <c r="O13" s="171"/>
       <c r="Q13" s="116" t="str">
         <f t="shared" ref="Q13:Q14" si="1">B13</f>
         <v>Matematika</v>
       </c>
       <c r="R13" s="2" t="b">
         <v>0</v>
       </c>
       <c r="S13" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T13" s="24">
         <f>IF((R13 +S13)*NOT(R13*S13),1,0)</f>
         <v>0</v>
       </c>
       <c r="W13" s="24" t="str">
         <f>IF(T13=1,IF(R13,"B","A"),"")</f>
         <v/>
       </c>
       <c r="X13" s="24" t="str">
         <f>IF($W13="B",4,IF($W13="A",6,""))</f>
         <v/>
       </c>
       <c r="Y13" s="24" t="str">
         <f>IF($W13="B",4,IF($W13="A",6,""))</f>
         <v/>
       </c>
       <c r="AN13" s="2"/>
     </row>
     <row r="14" spans="1:94" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="86">
         <v>3</v>
       </c>
-      <c r="B14" s="166" t="s">
+      <c r="B14" s="189" t="s">
         <v>43</v>
       </c>
-      <c r="C14" s="167"/>
-      <c r="D14" s="168"/>
+      <c r="C14" s="190"/>
+      <c r="D14" s="191"/>
       <c r="E14" s="90"/>
       <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="86" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I14" s="86" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="J14" s="173"/>
-      <c r="K14" s="174"/>
+      <c r="J14" s="232"/>
+      <c r="K14" s="233"/>
       <c r="L14" s="68"/>
-      <c r="M14" s="186" t="str">
+      <c r="M14" s="171" t="str">
         <f>IF(T14=0,"Privaloma pasirinkti fizinį ugdymą ","")</f>
         <v xml:space="preserve">Privaloma pasirinkti fizinį ugdymą </v>
       </c>
-      <c r="N14" s="186"/>
-      <c r="O14" s="186"/>
+      <c r="N14" s="171"/>
+      <c r="O14" s="171"/>
       <c r="P14" s="140"/>
       <c r="Q14" s="116" t="str">
         <f t="shared" si="1"/>
         <v>Fizinis ugdymas</v>
       </c>
       <c r="S14" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T14" s="24">
         <f>IF(S14,1,0)</f>
         <v>0</v>
       </c>
       <c r="V14" s="24"/>
       <c r="X14" s="24" t="str">
         <f>IF($T14=1,3,"")</f>
         <v/>
       </c>
       <c r="Y14" s="24" t="str">
         <f>IF($T14=1,3,"")</f>
         <v/>
       </c>
       <c r="AN14" s="2"/>
     </row>
     <row r="15" spans="1:94" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="20"/>
@@ -7316,1292 +7317,1292 @@
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
       <c r="J15" s="22"/>
       <c r="K15" s="66"/>
       <c r="L15" s="66"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="T15" s="24"/>
       <c r="V15" s="24"/>
       <c r="X15" s="24" t="str">
         <f t="shared" ref="X15:Y45" si="2">IF($T15=1,3,"")</f>
         <v/>
       </c>
       <c r="Y15" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AN15" s="2"/>
     </row>
     <row r="16" spans="1:94" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="194" t="s">
+      <c r="A16" s="193" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="195"/>
-[...7 lines deleted...]
-      <c r="J16" s="196"/>
+      <c r="B16" s="194"/>
+      <c r="C16" s="194"/>
+      <c r="D16" s="194"/>
+      <c r="E16" s="194"/>
+      <c r="F16" s="194"/>
+      <c r="G16" s="194"/>
+      <c r="H16" s="194"/>
+      <c r="I16" s="194"/>
+      <c r="J16" s="195"/>
       <c r="K16" s="69"/>
       <c r="L16" s="55"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="23"/>
       <c r="Q16" s="115"/>
       <c r="T16" s="24"/>
       <c r="V16" s="24"/>
       <c r="X16" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y16" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AN16" s="2"/>
     </row>
     <row r="17" spans="1:40" ht="24.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="175" t="s">
+      <c r="A17" s="177" t="s">
         <v>55</v>
       </c>
-      <c r="B17" s="192" t="s">
+      <c r="B17" s="173" t="s">
         <v>4</v>
       </c>
-      <c r="C17" s="192" t="s">
+      <c r="C17" s="173" t="s">
         <v>5</v>
       </c>
-      <c r="D17" s="192"/>
-      <c r="E17" s="190" t="s">
+      <c r="D17" s="173"/>
+      <c r="E17" s="196" t="s">
         <v>34</v>
       </c>
-      <c r="F17" s="190" t="s">
+      <c r="F17" s="196" t="s">
         <v>35</v>
       </c>
-      <c r="G17" s="190" t="s">
+      <c r="G17" s="196" t="s">
         <v>36</v>
       </c>
-      <c r="H17" s="192" t="s">
+      <c r="H17" s="173" t="s">
         <v>7</v>
       </c>
-      <c r="I17" s="192"/>
-      <c r="J17" s="169" t="s">
+      <c r="I17" s="173"/>
+      <c r="J17" s="207" t="s">
         <v>59</v>
       </c>
       <c r="K17" s="69"/>
       <c r="L17" s="55"/>
       <c r="M17" s="6"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="23"/>
       <c r="Q17" s="115"/>
       <c r="T17" s="24"/>
       <c r="V17" s="24"/>
       <c r="X17" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y17" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AN17" s="2"/>
     </row>
     <row r="18" spans="1:40" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="177"/>
-[...5 lines deleted...]
-      <c r="G18" s="190"/>
+      <c r="A18" s="179"/>
+      <c r="B18" s="173"/>
+      <c r="C18" s="173"/>
+      <c r="D18" s="173"/>
+      <c r="E18" s="196"/>
+      <c r="F18" s="196"/>
+      <c r="G18" s="196"/>
       <c r="H18" s="39" t="s">
         <v>15</v>
       </c>
       <c r="I18" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="J18" s="170"/>
+      <c r="J18" s="208"/>
       <c r="K18" s="69"/>
       <c r="L18" s="55"/>
       <c r="M18" s="6"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="23"/>
       <c r="Q18" s="115"/>
       <c r="T18" s="24"/>
       <c r="V18" s="24"/>
       <c r="X18" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y18" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AN18" s="2"/>
     </row>
     <row r="19" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="177">
+      <c r="A19" s="179">
         <v>4</v>
       </c>
-      <c r="B19" s="175" t="s">
+      <c r="B19" s="177" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="188" t="s">
+      <c r="C19" s="172" t="s">
         <v>18</v>
       </c>
-      <c r="D19" s="188"/>
+      <c r="D19" s="172"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="94" t="str">
         <f t="shared" ref="H19:I21" si="3">X19</f>
         <v/>
       </c>
       <c r="I19" s="94" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="J19" s="13"/>
       <c r="K19" s="69"/>
       <c r="L19" s="66"/>
-      <c r="M19" s="186" t="str">
+      <c r="M19" s="171" t="str">
         <f>IF(SUM(T19:T20)=0,"Privaloma pasirinkti vieną šios mokslų grupės dalyką",IF(AND(S19,S20),"Galima rinktis tik vieną šios mokslų grupės dalyką",""))</f>
         <v>Privaloma pasirinkti vieną šios mokslų grupės dalyką</v>
       </c>
-      <c r="N19" s="186"/>
-      <c r="O19" s="186"/>
+      <c r="N19" s="171"/>
+      <c r="O19" s="171"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="116" t="str">
         <f>C19</f>
         <v>Tikyba</v>
       </c>
       <c r="S19" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T19" s="24">
         <f t="shared" ref="T19:T42" si="4">IF(S19,1,0)</f>
         <v>0</v>
       </c>
-      <c r="U19" s="225">
+      <c r="U19" s="170">
         <f>IF(SUM(T19:T20)=1,1,0)</f>
         <v>0</v>
       </c>
       <c r="V19" s="24"/>
       <c r="X19" s="24" t="str">
         <f>IF($U$19=1,IF($T19=1,1,""),"")</f>
         <v/>
       </c>
       <c r="Y19" s="24" t="str">
         <f>IF($U$19=1,IF($T19=1,1,""),"")</f>
         <v/>
       </c>
       <c r="AN19" s="2"/>
     </row>
     <row r="20" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="192"/>
-[...1 lines deleted...]
-      <c r="C20" s="228" t="s">
+      <c r="A20" s="173"/>
+      <c r="B20" s="179"/>
+      <c r="C20" s="174" t="s">
         <v>19</v>
       </c>
-      <c r="D20" s="228"/>
+      <c r="D20" s="174"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="93" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="I20" s="93" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="J20" s="15"/>
       <c r="K20" s="69"/>
       <c r="L20" s="66"/>
-      <c r="M20" s="186"/>
-[...1 lines deleted...]
-      <c r="O20" s="186"/>
+      <c r="M20" s="171"/>
+      <c r="N20" s="171"/>
+      <c r="O20" s="171"/>
       <c r="P20" s="4"/>
       <c r="Q20" s="116" t="str">
         <f>C20</f>
         <v>Etika</v>
       </c>
       <c r="S20" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T20" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U20" s="225"/>
+      <c r="U20" s="170"/>
       <c r="V20" s="24"/>
       <c r="X20" s="24" t="str">
         <f>IF($U$19=1,IF($T20=1,1,""),"")</f>
         <v/>
       </c>
       <c r="Y20" s="24" t="str">
         <f>IF($U$19=1,IF($T20=1,1,""),"")</f>
         <v/>
       </c>
       <c r="AN20" s="2"/>
     </row>
     <row r="21" spans="1:40" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="175">
+      <c r="A21" s="177">
         <v>5</v>
       </c>
-      <c r="B21" s="175" t="s">
+      <c r="B21" s="177" t="s">
         <v>47</v>
       </c>
-      <c r="C21" s="233" t="s">
+      <c r="C21" s="182" t="s">
         <v>99</v>
       </c>
-      <c r="D21" s="234"/>
-[...3 lines deleted...]
-      <c r="H21" s="175" t="str">
+      <c r="D21" s="183"/>
+      <c r="E21" s="237"/>
+      <c r="F21" s="237"/>
+      <c r="G21" s="237"/>
+      <c r="H21" s="177" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="I21" s="175" t="str">
+      <c r="I21" s="177" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="J21" s="179"/>
+      <c r="J21" s="234"/>
       <c r="K21" s="69"/>
-      <c r="M21" s="186" t="str">
+      <c r="M21" s="171" t="str">
         <f>IF(SUM(T21:T24)=0,"Privaloma pasirinkti anglų kalbos dalyką","")</f>
         <v>Privaloma pasirinkti anglų kalbos dalyką</v>
       </c>
-      <c r="N21" s="186"/>
-      <c r="O21" s="186"/>
+      <c r="N21" s="171"/>
+      <c r="O21" s="171"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="116" t="str">
         <f t="shared" ref="Q21:Q24" si="5">C21</f>
         <v xml:space="preserve">Užsienio kalba B2 (ANGLŲ) (su moduliu nr. 7) </v>
       </c>
       <c r="S21" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T21" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U21" s="225"/>
+      <c r="U21" s="170"/>
       <c r="V21" s="24"/>
       <c r="X21" s="24" t="str">
         <f>IF($T21=1,4,"")</f>
         <v/>
       </c>
       <c r="Y21" s="24" t="str">
         <f>IF($T21=1,4,"")</f>
         <v/>
       </c>
       <c r="AN21" s="2"/>
     </row>
     <row r="22" spans="1:40" ht="3" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="176"/>
-[...8 lines deleted...]
-      <c r="J22" s="180"/>
+      <c r="A22" s="178"/>
+      <c r="B22" s="178"/>
+      <c r="C22" s="184"/>
+      <c r="D22" s="185"/>
+      <c r="E22" s="238"/>
+      <c r="F22" s="238"/>
+      <c r="G22" s="238"/>
+      <c r="H22" s="178"/>
+      <c r="I22" s="178"/>
+      <c r="J22" s="235"/>
       <c r="K22" s="69"/>
       <c r="L22" s="100"/>
-      <c r="M22" s="186"/>
-[...1 lines deleted...]
-      <c r="O22" s="186"/>
+      <c r="M22" s="171"/>
+      <c r="N22" s="171"/>
+      <c r="O22" s="171"/>
       <c r="P22" s="23"/>
       <c r="Q22" s="116">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S22" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T22" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U22" s="225"/>
+      <c r="U22" s="170"/>
       <c r="V22" s="24"/>
       <c r="X22" s="24" t="str">
         <f t="shared" ref="X22:Y24" si="6">IF($T22=1,3,"")</f>
         <v/>
       </c>
       <c r="Y22" s="24" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="AN22" s="2"/>
     </row>
     <row r="23" spans="1:40" ht="0.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="176"/>
-[...8 lines deleted...]
-      <c r="J23" s="180"/>
+      <c r="A23" s="178"/>
+      <c r="B23" s="178"/>
+      <c r="C23" s="184"/>
+      <c r="D23" s="185"/>
+      <c r="E23" s="238"/>
+      <c r="F23" s="238"/>
+      <c r="G23" s="238"/>
+      <c r="H23" s="178"/>
+      <c r="I23" s="178"/>
+      <c r="J23" s="235"/>
       <c r="K23" s="69"/>
       <c r="L23" s="100"/>
-      <c r="M23" s="186"/>
-[...1 lines deleted...]
-      <c r="O23" s="186"/>
+      <c r="M23" s="171"/>
+      <c r="N23" s="171"/>
+      <c r="O23" s="171"/>
       <c r="P23" s="23"/>
       <c r="Q23" s="116">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S23" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T23" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U23" s="225"/>
+      <c r="U23" s="170"/>
       <c r="V23" s="24"/>
       <c r="X23" s="24" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="Y23" s="24" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="AN23" s="2"/>
     </row>
     <row r="24" spans="1:40" ht="3" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="177"/>
-[...8 lines deleted...]
-      <c r="J24" s="181"/>
+      <c r="A24" s="179"/>
+      <c r="B24" s="179"/>
+      <c r="C24" s="186"/>
+      <c r="D24" s="187"/>
+      <c r="E24" s="239"/>
+      <c r="F24" s="239"/>
+      <c r="G24" s="239"/>
+      <c r="H24" s="179"/>
+      <c r="I24" s="179"/>
+      <c r="J24" s="236"/>
       <c r="K24" s="69"/>
       <c r="L24" s="131"/>
-      <c r="M24" s="186"/>
-[...1 lines deleted...]
-      <c r="O24" s="186"/>
+      <c r="M24" s="171"/>
+      <c r="N24" s="171"/>
+      <c r="O24" s="171"/>
       <c r="P24" s="23"/>
       <c r="Q24" s="116">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S24" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T24" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U24" s="225"/>
+      <c r="U24" s="170"/>
       <c r="V24" s="24"/>
       <c r="X24" s="24" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="Y24" s="24" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="AN24" s="2"/>
     </row>
     <row r="25" spans="1:40" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="175">
+      <c r="A25" s="177">
         <v>6</v>
       </c>
-      <c r="B25" s="175" t="s">
+      <c r="B25" s="177" t="s">
         <v>63</v>
       </c>
-      <c r="C25" s="188" t="s">
+      <c r="C25" s="172" t="s">
         <v>22</v>
       </c>
-      <c r="D25" s="188"/>
+      <c r="D25" s="172"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="94" t="str">
         <f t="shared" ref="H25:H42" si="7">X25</f>
         <v/>
       </c>
       <c r="I25" s="94" t="str">
         <f t="shared" ref="I25:I42" si="8">Y25</f>
         <v/>
       </c>
       <c r="J25" s="13"/>
       <c r="K25" s="69"/>
       <c r="L25" s="68"/>
-      <c r="M25" s="186" t="str">
+      <c r="M25" s="171" t="str">
         <f>IF(SUM(T25:T29)=0,"Privaloma pasirinkti bent vieną šios mokslų grupės dalyką","")</f>
         <v>Privaloma pasirinkti bent vieną šios mokslų grupės dalyką</v>
       </c>
-      <c r="N25" s="186"/>
-      <c r="O25" s="186"/>
+      <c r="N25" s="171"/>
+      <c r="O25" s="171"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="116" t="str">
         <f>C25</f>
         <v>Biologija</v>
       </c>
       <c r="S25" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T25" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U25" s="225">
+      <c r="U25" s="170">
         <f>IF(SUM(T25:T29)&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="V25" s="24"/>
       <c r="X25" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y25" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AN25" s="2"/>
     </row>
     <row r="26" spans="1:40" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="176"/>
-[...1 lines deleted...]
-      <c r="C26" s="187" t="s">
+      <c r="A26" s="178"/>
+      <c r="B26" s="178"/>
+      <c r="C26" s="176" t="s">
         <v>23</v>
       </c>
-      <c r="D26" s="187"/>
+      <c r="D26" s="176"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="96" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="I26" s="96" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J26" s="19"/>
       <c r="K26" s="69"/>
       <c r="L26" s="68"/>
-      <c r="M26" s="186"/>
-[...1 lines deleted...]
-      <c r="O26" s="186"/>
+      <c r="M26" s="171"/>
+      <c r="N26" s="171"/>
+      <c r="O26" s="171"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="116" t="str">
         <f>C26</f>
         <v>Chemija</v>
       </c>
       <c r="S26" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T26" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U26" s="225"/>
+      <c r="U26" s="170"/>
       <c r="V26" s="24"/>
       <c r="X26" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y26" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AN26" s="2"/>
     </row>
     <row r="27" spans="1:40" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="176"/>
-[...1 lines deleted...]
-      <c r="C27" s="187" t="s">
+      <c r="A27" s="178"/>
+      <c r="B27" s="178"/>
+      <c r="C27" s="176" t="s">
         <v>81</v>
       </c>
-      <c r="D27" s="187"/>
+      <c r="D27" s="176"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="95" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="I27" s="95" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J27" s="19"/>
       <c r="K27" s="69"/>
       <c r="L27" s="68"/>
-      <c r="M27" s="186"/>
-[...1 lines deleted...]
-      <c r="O27" s="186"/>
+      <c r="M27" s="171"/>
+      <c r="N27" s="171"/>
+      <c r="O27" s="171"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="116" t="str">
         <f>C27</f>
         <v>Fizika</v>
       </c>
       <c r="S27" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T27" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U27" s="225"/>
+      <c r="U27" s="170"/>
       <c r="V27" s="24"/>
       <c r="X27" s="24" t="str">
         <f>IF($T27=1,3,"")</f>
         <v/>
       </c>
       <c r="Y27" s="24" t="str">
         <f>IF($T27=1,3,"")</f>
         <v/>
       </c>
       <c r="AN27" s="2"/>
     </row>
     <row r="28" spans="1:40" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="176"/>
-[...1 lines deleted...]
-      <c r="C28" s="232" t="s">
+      <c r="A28" s="178"/>
+      <c r="B28" s="178"/>
+      <c r="C28" s="180" t="s">
         <v>100</v>
       </c>
-      <c r="D28" s="232"/>
+      <c r="D28" s="180"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="128"/>
       <c r="H28" s="95" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="I28" s="130" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J28" s="129"/>
       <c r="K28" s="69"/>
-      <c r="M28" s="186"/>
-[...1 lines deleted...]
-      <c r="O28" s="186"/>
+      <c r="M28" s="171"/>
+      <c r="N28" s="171"/>
+      <c r="O28" s="171"/>
       <c r="Q28" s="116" t="str">
         <f>C28</f>
         <v>Informatika (su moduliu nr. 9)</v>
       </c>
       <c r="S28" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T28" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U28" s="225"/>
+      <c r="U28" s="170"/>
       <c r="V28" s="24"/>
       <c r="X28" s="24" t="str">
         <f>IF($T28=1,4,"")</f>
         <v/>
       </c>
       <c r="Y28" s="24" t="str">
         <f>IF($T28=1,4,"")</f>
         <v/>
       </c>
       <c r="AN28" s="2"/>
     </row>
     <row r="29" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="177"/>
-[...1 lines deleted...]
-      <c r="C29" s="229" t="s">
+      <c r="A29" s="179"/>
+      <c r="B29" s="179"/>
+      <c r="C29" s="197" t="s">
         <v>68</v>
       </c>
-      <c r="D29" s="229"/>
+      <c r="D29" s="197"/>
       <c r="E29" s="128"/>
       <c r="F29" s="128"/>
       <c r="G29" s="133"/>
       <c r="H29" s="95" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="I29" s="130" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J29" s="87"/>
       <c r="K29" s="69"/>
-      <c r="M29" s="186"/>
-[...1 lines deleted...]
-      <c r="O29" s="186"/>
+      <c r="M29" s="171"/>
+      <c r="N29" s="171"/>
+      <c r="O29" s="171"/>
       <c r="Q29" s="116" t="str">
         <f>C29</f>
         <v>Inžinerinės technologijos</v>
       </c>
       <c r="S29" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T29" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U29" s="225"/>
+      <c r="U29" s="170"/>
       <c r="V29" s="24"/>
       <c r="X29" s="24" t="str">
         <f>IF($T29=1,3,"")</f>
         <v/>
       </c>
       <c r="Y29" s="24" t="str">
         <f>IF($T29=1,3,"")</f>
         <v/>
       </c>
       <c r="AN29" s="2"/>
     </row>
     <row r="30" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="175">
+      <c r="A30" s="177">
         <v>7</v>
       </c>
-      <c r="B30" s="175" t="s">
+      <c r="B30" s="177" t="s">
         <v>65</v>
       </c>
-      <c r="C30" s="188" t="s">
+      <c r="C30" s="172" t="s">
         <v>20</v>
       </c>
-      <c r="D30" s="188"/>
+      <c r="D30" s="172"/>
       <c r="E30" s="51"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="92" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="I30" s="92" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J30" s="52"/>
       <c r="K30" s="69"/>
       <c r="L30" s="68"/>
-      <c r="M30" s="230" t="str">
+      <c r="M30" s="198" t="str">
         <f>IF(SUM(T30:T33)=0,"Privaloma pasirinkti bent vieną šios mokslų grupės dalyką","")</f>
         <v>Privaloma pasirinkti bent vieną šios mokslų grupės dalyką</v>
       </c>
-      <c r="N30" s="230"/>
-      <c r="O30" s="230"/>
+      <c r="N30" s="198"/>
+      <c r="O30" s="198"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="116" t="str">
         <f t="shared" ref="Q30:Q41" si="9">C30</f>
         <v>Istorija</v>
       </c>
       <c r="S30" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T30" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U30" s="225">
+      <c r="U30" s="170">
         <f>IF(SUM(T30:T33)&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="V30" s="24"/>
       <c r="X30" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y30" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AN30" s="2"/>
     </row>
     <row r="31" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="176"/>
-[...1 lines deleted...]
-      <c r="C31" s="187" t="s">
+      <c r="A31" s="178"/>
+      <c r="B31" s="178"/>
+      <c r="C31" s="176" t="s">
         <v>21</v>
       </c>
-      <c r="D31" s="187"/>
+      <c r="D31" s="176"/>
       <c r="E31" s="16"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="95" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="I31" s="95" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J31" s="19"/>
       <c r="K31" s="69"/>
       <c r="L31" s="68"/>
-      <c r="M31" s="230"/>
-[...1 lines deleted...]
-      <c r="O31" s="230"/>
+      <c r="M31" s="198"/>
+      <c r="N31" s="198"/>
+      <c r="O31" s="198"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="116" t="str">
         <f t="shared" si="9"/>
         <v>Geografija</v>
       </c>
       <c r="S31" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T31" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U31" s="225"/>
+      <c r="U31" s="170"/>
       <c r="V31" s="24"/>
       <c r="X31" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y31" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AN31" s="2"/>
     </row>
     <row r="32" spans="1:40" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="176"/>
-[...1 lines deleted...]
-      <c r="C32" s="178" t="s">
+      <c r="A32" s="178"/>
+      <c r="B32" s="178"/>
+      <c r="C32" s="181" t="s">
         <v>42</v>
       </c>
-      <c r="D32" s="178"/>
+      <c r="D32" s="181"/>
       <c r="E32" s="16"/>
       <c r="F32" s="128"/>
       <c r="G32" s="16"/>
       <c r="H32" s="95" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="I32" s="95" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J32" s="129"/>
       <c r="K32" s="69"/>
       <c r="L32" s="100"/>
-      <c r="M32" s="230"/>
-[...1 lines deleted...]
-      <c r="O32" s="230"/>
+      <c r="M32" s="198"/>
+      <c r="N32" s="198"/>
+      <c r="O32" s="198"/>
       <c r="P32" s="23"/>
       <c r="Q32" s="116" t="str">
         <f t="shared" si="9"/>
         <v>Ekonomika ir verslumas</v>
       </c>
       <c r="S32" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T32" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U32" s="225"/>
+      <c r="U32" s="170"/>
       <c r="V32" s="24"/>
       <c r="X32" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y32" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AN32" s="2"/>
     </row>
     <row r="33" spans="1:40" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="177"/>
-[...1 lines deleted...]
-      <c r="C33" s="178" t="s">
+      <c r="A33" s="179"/>
+      <c r="B33" s="179"/>
+      <c r="C33" s="181" t="s">
         <v>69</v>
       </c>
-      <c r="D33" s="178"/>
+      <c r="D33" s="181"/>
       <c r="E33" s="128"/>
       <c r="F33" s="133"/>
       <c r="G33" s="128"/>
       <c r="H33" s="95" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="I33" s="95" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J33" s="87"/>
       <c r="K33" s="69"/>
       <c r="L33" s="100"/>
-      <c r="M33" s="230"/>
-[...1 lines deleted...]
-      <c r="O33" s="230"/>
+      <c r="M33" s="198"/>
+      <c r="N33" s="198"/>
+      <c r="O33" s="198"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="116" t="str">
         <f t="shared" si="9"/>
         <v>Filosofija</v>
       </c>
       <c r="S33" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T33" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U33" s="225"/>
+      <c r="U33" s="170"/>
       <c r="V33" s="24"/>
       <c r="X33" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y33" s="24" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AN33" s="2"/>
     </row>
     <row r="34" spans="1:40" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="175">
+      <c r="A34" s="177">
         <v>8</v>
       </c>
-      <c r="B34" s="175" t="s">
+      <c r="B34" s="177" t="s">
         <v>66</v>
       </c>
-      <c r="C34" s="188" t="s">
+      <c r="C34" s="172" t="s">
         <v>24</v>
       </c>
-      <c r="D34" s="188"/>
+      <c r="D34" s="172"/>
       <c r="E34" s="11"/>
       <c r="F34" s="80"/>
       <c r="G34" s="11"/>
       <c r="H34" s="94" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="I34" s="94" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J34" s="13"/>
       <c r="K34" s="69"/>
       <c r="L34" s="66"/>
-      <c r="M34" s="186" t="str">
+      <c r="M34" s="171" t="str">
         <f>IF(SUM(T34:T41)=0,"Privaloma pasirinkti bent vieną šios mokslų grupės dalyką","")</f>
         <v>Privaloma pasirinkti bent vieną šios mokslų grupės dalyką</v>
       </c>
-      <c r="N34" s="186"/>
-      <c r="O34" s="186"/>
+      <c r="N34" s="171"/>
+      <c r="O34" s="171"/>
       <c r="P34" s="4"/>
       <c r="Q34" s="116" t="str">
         <f t="shared" si="9"/>
         <v>Dailė</v>
       </c>
       <c r="S34" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T34" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U34" s="225">
+      <c r="U34" s="170">
         <f>IF(SUM(T34:T41)&gt;0,1,0)</f>
         <v>0</v>
       </c>
       <c r="V34" s="24"/>
       <c r="X34" s="24" t="str">
         <f>IF($T34=1,2,"")</f>
         <v/>
       </c>
       <c r="Y34" s="24" t="str">
         <f>IF($T34=1,2,"")</f>
         <v/>
       </c>
       <c r="AN34" s="2"/>
     </row>
     <row r="35" spans="1:40" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="176"/>
-[...1 lines deleted...]
-      <c r="C35" s="187" t="s">
+      <c r="A35" s="178"/>
+      <c r="B35" s="178"/>
+      <c r="C35" s="176" t="s">
         <v>25</v>
       </c>
-      <c r="D35" s="187"/>
+      <c r="D35" s="176"/>
       <c r="E35" s="16"/>
       <c r="F35" s="81"/>
       <c r="G35" s="16"/>
       <c r="H35" s="96" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="I35" s="96" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J35" s="44"/>
       <c r="K35" s="69"/>
       <c r="L35" s="66"/>
-      <c r="M35" s="186"/>
-[...1 lines deleted...]
-      <c r="O35" s="186"/>
+      <c r="M35" s="171"/>
+      <c r="N35" s="171"/>
+      <c r="O35" s="171"/>
       <c r="P35" s="4"/>
       <c r="Q35" s="116" t="str">
         <f t="shared" si="9"/>
         <v>Muzika</v>
       </c>
       <c r="S35" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T35" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U35" s="225"/>
+      <c r="U35" s="170"/>
       <c r="V35" s="24"/>
       <c r="X35" s="24" t="str">
         <f t="shared" ref="X35:Y41" si="10">IF($T35=1,2,"")</f>
         <v/>
       </c>
       <c r="Y35" s="24" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="AN35" s="2"/>
     </row>
     <row r="36" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="176"/>
-[...1 lines deleted...]
-      <c r="C36" s="187" t="s">
+      <c r="A36" s="178"/>
+      <c r="B36" s="178"/>
+      <c r="C36" s="176" t="s">
         <v>39</v>
       </c>
-      <c r="D36" s="187"/>
+      <c r="D36" s="176"/>
       <c r="E36" s="16"/>
       <c r="F36" s="81"/>
       <c r="G36" s="16"/>
       <c r="H36" s="95" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="I36" s="95" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J36" s="19"/>
       <c r="K36" s="69"/>
       <c r="L36" s="66"/>
-      <c r="M36" s="186"/>
-[...1 lines deleted...]
-      <c r="O36" s="186"/>
+      <c r="M36" s="171"/>
+      <c r="N36" s="171"/>
+      <c r="O36" s="171"/>
       <c r="P36" s="4"/>
       <c r="Q36" s="116" t="str">
         <f t="shared" si="9"/>
         <v>Šokis</v>
       </c>
       <c r="S36" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T36" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U36" s="225"/>
+      <c r="U36" s="170"/>
       <c r="V36" s="24"/>
       <c r="X36" s="24" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="Y36" s="24" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="AN36" s="2"/>
     </row>
     <row r="37" spans="1:40" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="176"/>
-[...1 lines deleted...]
-      <c r="C37" s="187" t="s">
+      <c r="A37" s="178"/>
+      <c r="B37" s="178"/>
+      <c r="C37" s="176" t="s">
         <v>26</v>
       </c>
-      <c r="D37" s="187"/>
+      <c r="D37" s="176"/>
       <c r="E37" s="16"/>
       <c r="F37" s="81"/>
       <c r="G37" s="16"/>
       <c r="H37" s="95" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="I37" s="95" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J37" s="19"/>
       <c r="K37" s="69"/>
       <c r="L37" s="66"/>
-      <c r="M37" s="186"/>
-[...1 lines deleted...]
-      <c r="O37" s="186"/>
+      <c r="M37" s="171"/>
+      <c r="N37" s="171"/>
+      <c r="O37" s="171"/>
       <c r="P37" s="4"/>
       <c r="Q37" s="116" t="str">
         <f t="shared" si="9"/>
         <v>Teatras</v>
       </c>
       <c r="S37" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T37" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U37" s="225"/>
+      <c r="U37" s="170"/>
       <c r="V37" s="24"/>
       <c r="X37" s="24" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="Y37" s="24" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="AN37" s="2"/>
     </row>
     <row r="38" spans="1:40" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="176"/>
-[...1 lines deleted...]
-      <c r="C38" s="187" t="s">
+      <c r="A38" s="178"/>
+      <c r="B38" s="178"/>
+      <c r="C38" s="176" t="s">
         <v>48</v>
       </c>
-      <c r="D38" s="187"/>
+      <c r="D38" s="176"/>
       <c r="E38" s="16"/>
       <c r="F38" s="81"/>
       <c r="G38" s="16"/>
       <c r="H38" s="96" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="I38" s="96" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J38" s="19"/>
       <c r="K38" s="69"/>
       <c r="L38" s="66"/>
-      <c r="M38" s="186"/>
-[...1 lines deleted...]
-      <c r="O38" s="186"/>
+      <c r="M38" s="171"/>
+      <c r="N38" s="171"/>
+      <c r="O38" s="171"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="116" t="str">
         <f t="shared" si="9"/>
         <v>Medijų menas</v>
       </c>
       <c r="S38" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T38" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U38" s="225"/>
+      <c r="U38" s="170"/>
       <c r="V38" s="24"/>
       <c r="X38" s="24" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="Y38" s="24" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="AN38" s="2"/>
     </row>
     <row r="39" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="176"/>
-[...1 lines deleted...]
-      <c r="C39" s="187" t="s">
+      <c r="A39" s="178"/>
+      <c r="B39" s="178"/>
+      <c r="C39" s="176" t="s">
         <v>50</v>
       </c>
-      <c r="D39" s="187"/>
+      <c r="D39" s="176"/>
       <c r="E39" s="132"/>
       <c r="F39" s="125"/>
       <c r="G39" s="125"/>
       <c r="H39" s="96" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="I39" s="96" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J39" s="44"/>
       <c r="K39" s="69"/>
       <c r="L39" s="66"/>
-      <c r="M39" s="186"/>
-[...1 lines deleted...]
-      <c r="O39" s="186"/>
+      <c r="M39" s="171"/>
+      <c r="N39" s="171"/>
+      <c r="O39" s="171"/>
       <c r="P39" s="4"/>
       <c r="Q39" s="116" t="str">
         <f t="shared" si="9"/>
         <v>Taikomosios technologijos (tekstilė)</v>
       </c>
       <c r="S39" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T39" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U39" s="225"/>
+      <c r="U39" s="170"/>
       <c r="V39" s="24"/>
       <c r="X39" s="24" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="Y39" s="24" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="AN39" s="2"/>
     </row>
     <row r="40" spans="1:40" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="176"/>
-[...1 lines deleted...]
-      <c r="C40" s="178" t="s">
+      <c r="A40" s="178"/>
+      <c r="B40" s="178"/>
+      <c r="C40" s="181" t="s">
         <v>72</v>
       </c>
-      <c r="D40" s="178"/>
+      <c r="D40" s="181"/>
       <c r="E40" s="134"/>
       <c r="F40" s="134"/>
       <c r="G40" s="134"/>
       <c r="H40" s="95" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="I40" s="95" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J40" s="19"/>
       <c r="K40" s="69"/>
       <c r="L40" s="66"/>
-      <c r="M40" s="186"/>
-[...1 lines deleted...]
-      <c r="O40" s="186"/>
+      <c r="M40" s="171"/>
+      <c r="N40" s="171"/>
+      <c r="O40" s="171"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="116" t="str">
         <f t="shared" si="9"/>
         <v>Taikomosios technologijos (dizainas)</v>
       </c>
       <c r="S40" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T40" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U40" s="225"/>
+      <c r="U40" s="170"/>
       <c r="V40" s="24"/>
       <c r="X40" s="24" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="Y40" s="24" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="AN40" s="2"/>
     </row>
     <row r="41" spans="1:40" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="177"/>
-[...1 lines deleted...]
-      <c r="C41" s="228" t="s">
+      <c r="A41" s="179"/>
+      <c r="B41" s="179"/>
+      <c r="C41" s="174" t="s">
         <v>49</v>
       </c>
-      <c r="D41" s="228"/>
+      <c r="D41" s="174"/>
       <c r="E41" s="14"/>
       <c r="F41" s="14"/>
       <c r="G41" s="14"/>
       <c r="H41" s="126" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="I41" s="126" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J41" s="15"/>
       <c r="K41" s="69"/>
       <c r="L41" s="66"/>
       <c r="M41" s="127"/>
       <c r="N41" s="127"/>
       <c r="O41" s="127"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="116" t="str">
         <f t="shared" si="9"/>
         <v>Taikomosios technologijos (mityba)</v>
       </c>
       <c r="S41" s="2" t="b">
         <v>0</v>
       </c>
       <c r="T41" s="24">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="U41" s="225"/>
+      <c r="U41" s="170"/>
       <c r="V41" s="24"/>
       <c r="X41" s="24" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="Y41" s="24" t="str">
         <f t="shared" si="10"/>
         <v/>
       </c>
       <c r="AN41" s="2"/>
     </row>
     <row r="42" spans="1:40" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="126">
         <v>9</v>
       </c>
-      <c r="B42" s="218" t="s">
+      <c r="B42" s="224" t="s">
         <v>86</v>
       </c>
-      <c r="C42" s="219"/>
-      <c r="D42" s="220"/>
+      <c r="C42" s="225"/>
+      <c r="D42" s="226"/>
       <c r="E42" s="14"/>
       <c r="F42" s="14"/>
       <c r="G42" s="14"/>
       <c r="H42" s="126" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="I42" s="126" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="J42" s="15"/>
       <c r="K42" s="69"/>
       <c r="L42" s="66"/>
       <c r="M42" s="127"/>
       <c r="N42" s="127"/>
       <c r="O42" s="127"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="116" t="str">
         <f>B42</f>
         <v>Brandos darbas (neprivaloma, bet galima rinktis)</v>
       </c>
       <c r="S42" s="2" t="b">
         <v>0</v>
       </c>
@@ -8619,587 +8620,587 @@
         <f>IF($T42=1,1,"")</f>
         <v/>
       </c>
       <c r="AN42" s="2"/>
     </row>
     <row r="43" spans="1:40" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="85"/>
       <c r="B43" s="85"/>
       <c r="C43" s="25"/>
       <c r="D43" s="25"/>
       <c r="E43" s="25"/>
       <c r="F43" s="25"/>
       <c r="G43" s="25"/>
       <c r="H43" s="85"/>
       <c r="I43" s="85"/>
       <c r="J43" s="23"/>
       <c r="K43" s="68"/>
       <c r="L43" s="68"/>
       <c r="T43" s="24"/>
       <c r="V43" s="24"/>
       <c r="X43" s="24"/>
       <c r="Y43" s="24"/>
       <c r="AN43" s="2"/>
     </row>
     <row r="44" spans="1:40" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="194" t="s">
+      <c r="A44" s="193" t="s">
         <v>51</v>
       </c>
-      <c r="B44" s="195"/>
-[...7 lines deleted...]
-      <c r="J44" s="196"/>
+      <c r="B44" s="194"/>
+      <c r="C44" s="194"/>
+      <c r="D44" s="194"/>
+      <c r="E44" s="194"/>
+      <c r="F44" s="194"/>
+      <c r="G44" s="194"/>
+      <c r="H44" s="194"/>
+      <c r="I44" s="194"/>
+      <c r="J44" s="195"/>
       <c r="K44" s="122"/>
       <c r="L44" s="122"/>
       <c r="M44" s="6"/>
       <c r="N44" s="6"/>
       <c r="O44" s="6"/>
       <c r="Q44" s="141"/>
       <c r="R44" s="142"/>
       <c r="S44" s="142"/>
       <c r="T44" s="143"/>
       <c r="U44" s="142"/>
       <c r="V44" s="143"/>
       <c r="W44" s="143"/>
       <c r="X44" s="143" t="str">
         <f t="shared" ref="X44:Y61" si="11">IF($T44=1,3,"")</f>
         <v/>
       </c>
       <c r="Y44" s="143" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="AN44" s="2"/>
     </row>
     <row r="45" spans="1:40" ht="24.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="175" t="s">
+      <c r="A45" s="177" t="s">
         <v>55</v>
       </c>
-      <c r="B45" s="209" t="s">
+      <c r="B45" s="199" t="s">
         <v>5</v>
       </c>
-      <c r="C45" s="210"/>
-[...1 lines deleted...]
-      <c r="E45" s="190" t="s">
+      <c r="C45" s="200"/>
+      <c r="D45" s="201"/>
+      <c r="E45" s="196" t="s">
         <v>34</v>
       </c>
-      <c r="F45" s="190" t="s">
+      <c r="F45" s="196" t="s">
         <v>35</v>
       </c>
-      <c r="G45" s="190" t="s">
+      <c r="G45" s="196" t="s">
         <v>36</v>
       </c>
-      <c r="H45" s="192" t="s">
+      <c r="H45" s="173" t="s">
         <v>7</v>
       </c>
-      <c r="I45" s="192"/>
-      <c r="J45" s="169" t="s">
+      <c r="I45" s="173"/>
+      <c r="J45" s="207" t="s">
         <v>59</v>
       </c>
       <c r="K45" s="123"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
       <c r="N45" s="6"/>
       <c r="O45" s="6"/>
       <c r="P45" s="23"/>
       <c r="Q45" s="144"/>
       <c r="R45" s="142"/>
       <c r="S45" s="142"/>
       <c r="T45" s="143"/>
       <c r="U45" s="142"/>
       <c r="V45" s="143"/>
       <c r="W45" s="143"/>
       <c r="X45" s="143" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Y45" s="143" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="AN45" s="2"/>
     </row>
     <row r="46" spans="1:40" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="177"/>
-[...5 lines deleted...]
-      <c r="G46" s="190"/>
+      <c r="A46" s="179"/>
+      <c r="B46" s="202"/>
+      <c r="C46" s="203"/>
+      <c r="D46" s="204"/>
+      <c r="E46" s="196"/>
+      <c r="F46" s="196"/>
+      <c r="G46" s="196"/>
       <c r="H46" s="39" t="s">
         <v>15</v>
       </c>
       <c r="I46" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="J46" s="170"/>
+      <c r="J46" s="208"/>
       <c r="K46" s="123"/>
       <c r="L46" s="6"/>
       <c r="M46" s="6"/>
       <c r="N46" s="6"/>
       <c r="O46" s="6"/>
       <c r="P46" s="23"/>
       <c r="Q46" s="144"/>
       <c r="R46" s="142"/>
       <c r="S46" s="142"/>
       <c r="T46" s="143"/>
       <c r="U46" s="142"/>
       <c r="V46" s="143"/>
       <c r="W46" s="143"/>
       <c r="X46" s="143" t="str">
         <f t="shared" ref="X46:Y46" si="12">IF($T46=1,3,"")</f>
         <v/>
       </c>
       <c r="Y46" s="143" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
       <c r="AN46" s="2"/>
     </row>
     <row r="47" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="86">
         <v>10</v>
       </c>
-      <c r="B47" s="202" t="s">
+      <c r="B47" s="220" t="s">
         <v>52</v>
       </c>
-      <c r="C47" s="202"/>
-      <c r="D47" s="202"/>
+      <c r="C47" s="220"/>
+      <c r="D47" s="220"/>
       <c r="E47" s="26"/>
       <c r="F47" s="26"/>
       <c r="G47" s="91"/>
       <c r="H47" s="86" t="str">
         <f>+X47</f>
         <v/>
       </c>
       <c r="I47" s="86" t="str">
         <f>+Y47</f>
         <v/>
       </c>
       <c r="J47" s="103"/>
       <c r="K47" s="2"/>
       <c r="L47" s="2"/>
       <c r="M47" s="6"/>
       <c r="N47" s="6"/>
       <c r="O47" s="6"/>
       <c r="Q47" s="141" t="str">
         <f>B47</f>
         <v>Astronomija</v>
       </c>
       <c r="R47" s="142"/>
       <c r="S47" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T47" s="143">
         <f t="shared" ref="T47:T57" si="13">IF(S47,1,0)</f>
         <v>0</v>
       </c>
       <c r="U47" s="142"/>
       <c r="V47" s="143"/>
       <c r="W47" s="143"/>
       <c r="X47" s="143" t="str">
         <f>IF($T47=1,1,"")</f>
         <v/>
       </c>
       <c r="Y47" s="143" t="str">
         <f>IF($T47=1,1,"")</f>
         <v/>
       </c>
       <c r="AN47" s="2"/>
     </row>
     <row r="48" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="86">
         <v>11</v>
       </c>
-      <c r="B48" s="193" t="s">
+      <c r="B48" s="212" t="s">
         <v>73</v>
       </c>
-      <c r="C48" s="193"/>
-      <c r="D48" s="193"/>
+      <c r="C48" s="212"/>
+      <c r="D48" s="212"/>
       <c r="E48" s="26"/>
       <c r="F48" s="26"/>
       <c r="G48" s="91"/>
       <c r="H48" s="86" t="str">
         <f t="shared" ref="H48:H57" si="14">X48</f>
         <v/>
       </c>
       <c r="I48" s="86" t="str">
         <f t="shared" ref="I48:I57" si="15">Y48</f>
         <v/>
       </c>
       <c r="J48" s="103"/>
       <c r="K48" s="2"/>
       <c r="L48" s="2"/>
       <c r="M48" s="6"/>
       <c r="N48" s="6"/>
       <c r="O48" s="6"/>
       <c r="Q48" s="141" t="str">
         <f>B48</f>
         <v>Geografinės informacinės sistemos</v>
       </c>
       <c r="R48" s="142"/>
       <c r="S48" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T48" s="143">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="U48" s="142"/>
       <c r="V48" s="143"/>
       <c r="W48" s="143"/>
       <c r="X48" s="143" t="str">
-        <f t="shared" ref="X48:Y54" si="16">IF($T48=1,1,"")</f>
+        <f t="shared" ref="X48:Y51" si="16">IF($T48=1,1,"")</f>
         <v/>
       </c>
       <c r="Y48" s="143" t="str">
         <f t="shared" si="16"/>
         <v/>
       </c>
       <c r="AN48" s="2"/>
     </row>
     <row r="49" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="86">
         <v>12</v>
       </c>
-      <c r="B49" s="193" t="s">
+      <c r="B49" s="212" t="s">
         <v>88</v>
       </c>
-      <c r="C49" s="193"/>
-      <c r="D49" s="193"/>
+      <c r="C49" s="212"/>
+      <c r="D49" s="212"/>
       <c r="E49" s="26"/>
       <c r="F49" s="26"/>
       <c r="G49" s="91"/>
       <c r="H49" s="86" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
       <c r="I49" s="86" t="str">
         <f t="shared" si="15"/>
         <v/>
       </c>
       <c r="J49" s="103"/>
       <c r="K49" s="2"/>
       <c r="L49" s="2"/>
       <c r="M49" s="6"/>
       <c r="N49" s="6"/>
       <c r="O49" s="6"/>
       <c r="Q49" s="141" t="str">
         <f>B49</f>
         <v>Nacionalinis saugumo ir krašto gynyba</v>
       </c>
       <c r="R49" s="142"/>
       <c r="S49" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T49" s="143">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="U49" s="142"/>
       <c r="V49" s="143"/>
       <c r="W49" s="143"/>
       <c r="X49" s="143" t="str">
         <f t="shared" si="16"/>
         <v/>
       </c>
       <c r="Y49" s="143" t="str">
         <f t="shared" si="16"/>
         <v/>
       </c>
       <c r="AN49" s="2"/>
     </row>
     <row r="50" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="86">
         <v>13</v>
       </c>
-      <c r="B50" s="193" t="s">
+      <c r="B50" s="212" t="s">
         <v>27</v>
       </c>
-      <c r="C50" s="193"/>
-      <c r="D50" s="193"/>
+      <c r="C50" s="212"/>
+      <c r="D50" s="212"/>
       <c r="E50" s="26"/>
       <c r="F50" s="26"/>
       <c r="G50" s="91"/>
       <c r="H50" s="86" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
       <c r="I50" s="86" t="str">
         <f t="shared" si="15"/>
         <v/>
       </c>
       <c r="J50" s="103"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
       <c r="M50" s="6"/>
       <c r="N50" s="6"/>
       <c r="O50" s="6"/>
       <c r="Q50" s="141" t="str">
         <f t="shared" ref="Q50:Q58" si="17">B50</f>
         <v>Psichologija</v>
       </c>
       <c r="R50" s="142"/>
       <c r="S50" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T50" s="143">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="U50" s="142"/>
       <c r="V50" s="143"/>
       <c r="W50" s="143"/>
       <c r="X50" s="143" t="str">
         <f t="shared" si="16"/>
         <v/>
       </c>
       <c r="Y50" s="143" t="str">
         <f t="shared" si="16"/>
         <v/>
       </c>
       <c r="AN50" s="2"/>
     </row>
     <row r="51" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="86">
         <v>14</v>
       </c>
-      <c r="B51" s="193" t="s">
+      <c r="B51" s="212" t="s">
         <v>74</v>
       </c>
-      <c r="C51" s="193"/>
-      <c r="D51" s="193"/>
+      <c r="C51" s="212"/>
+      <c r="D51" s="212"/>
       <c r="E51" s="26"/>
       <c r="F51" s="26"/>
       <c r="G51" s="91"/>
       <c r="H51" s="86" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
       <c r="I51" s="86" t="str">
         <f t="shared" si="15"/>
         <v/>
       </c>
       <c r="J51" s="103"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
       <c r="M51" s="6"/>
       <c r="N51" s="6"/>
       <c r="O51" s="6"/>
       <c r="Q51" s="141" t="str">
         <f t="shared" si="17"/>
         <v>Teisė</v>
       </c>
       <c r="R51" s="142"/>
       <c r="S51" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T51" s="143">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="U51" s="142"/>
       <c r="V51" s="143"/>
       <c r="W51" s="143"/>
       <c r="X51" s="143" t="str">
         <f t="shared" si="16"/>
         <v/>
       </c>
       <c r="Y51" s="143" t="str">
         <f t="shared" si="16"/>
         <v/>
       </c>
       <c r="AN51" s="2"/>
     </row>
     <row r="52" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="86">
         <v>15</v>
       </c>
-      <c r="B52" s="193" t="s">
+      <c r="B52" s="212" t="s">
         <v>93</v>
       </c>
-      <c r="C52" s="193"/>
-      <c r="D52" s="193"/>
+      <c r="C52" s="212"/>
+      <c r="D52" s="212"/>
       <c r="E52" s="26"/>
       <c r="F52" s="26"/>
       <c r="G52" s="91"/>
       <c r="H52" s="86" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
       <c r="I52" s="86" t="str">
         <f t="shared" si="15"/>
         <v/>
       </c>
       <c r="J52" s="103"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="6"/>
       <c r="N52" s="6"/>
       <c r="O52" s="6"/>
       <c r="Q52" s="141" t="str">
         <f t="shared" si="17"/>
         <v>Užsienio kalba (ispanų)</v>
       </c>
       <c r="R52" s="142"/>
       <c r="S52" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T52" s="143">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="U52" s="142"/>
       <c r="V52" s="143"/>
       <c r="W52" s="143"/>
       <c r="X52" s="143" t="str">
-        <f t="shared" si="16"/>
+        <f t="shared" ref="X52:Y54" si="18">IF($T52=1,2,"")</f>
         <v/>
       </c>
       <c r="Y52" s="143" t="str">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="AN52" s="2"/>
     </row>
     <row r="53" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="86">
         <v>16</v>
       </c>
-      <c r="B53" s="193" t="s">
+      <c r="B53" s="212" t="s">
         <v>70</v>
       </c>
-      <c r="C53" s="193"/>
-      <c r="D53" s="193"/>
+      <c r="C53" s="212"/>
+      <c r="D53" s="212"/>
       <c r="E53" s="26"/>
       <c r="F53" s="26"/>
       <c r="G53" s="91"/>
       <c r="H53" s="86" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
       <c r="I53" s="86" t="str">
         <f t="shared" si="15"/>
         <v/>
       </c>
       <c r="J53" s="135"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="6"/>
       <c r="N53" s="6"/>
       <c r="O53" s="6"/>
       <c r="Q53" s="141" t="str">
         <f t="shared" si="17"/>
         <v>Užsienio kalba (vokiečių)</v>
       </c>
       <c r="R53" s="142"/>
       <c r="S53" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T53" s="143">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="U53" s="142"/>
       <c r="V53" s="143"/>
       <c r="W53" s="143"/>
       <c r="X53" s="143" t="str">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="Y53" s="143" t="str">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="AN53" s="2"/>
     </row>
     <row r="54" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="86">
         <v>17</v>
       </c>
-      <c r="B54" s="193" t="s">
+      <c r="B54" s="212" t="s">
         <v>71</v>
       </c>
-      <c r="C54" s="193"/>
-      <c r="D54" s="193"/>
+      <c r="C54" s="212"/>
+      <c r="D54" s="212"/>
       <c r="E54" s="26"/>
       <c r="F54" s="26"/>
       <c r="G54" s="91"/>
       <c r="H54" s="86" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
       <c r="I54" s="86" t="str">
         <f t="shared" si="15"/>
         <v/>
       </c>
       <c r="J54" s="135"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="6"/>
       <c r="N54" s="6"/>
       <c r="O54" s="6"/>
       <c r="Q54" s="141" t="str">
         <f t="shared" si="17"/>
         <v>Užsienio kalba (prancūzų)</v>
       </c>
       <c r="R54" s="151"/>
       <c r="S54" s="151" t="b">
         <v>0</v>
       </c>
       <c r="T54" s="152">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="U54" s="151"/>
       <c r="V54" s="152"/>
       <c r="W54" s="152"/>
       <c r="X54" s="143" t="str">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="Y54" s="143" t="str">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v/>
       </c>
       <c r="AN54" s="2"/>
     </row>
     <row r="55" spans="1:40" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="86">
         <v>18</v>
       </c>
-      <c r="B55" s="193" t="s">
+      <c r="B55" s="212" t="s">
         <v>67</v>
       </c>
-      <c r="C55" s="193"/>
-      <c r="D55" s="193"/>
+      <c r="C55" s="212"/>
+      <c r="D55" s="212"/>
       <c r="E55" s="26"/>
       <c r="F55" s="26"/>
       <c r="G55" s="26"/>
       <c r="H55" s="86" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
       <c r="I55" s="86" t="str">
         <f t="shared" si="15"/>
         <v/>
       </c>
       <c r="J55" s="136"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2"/>
       <c r="M55" s="6"/>
       <c r="N55" s="6"/>
       <c r="O55" s="6"/>
       <c r="Q55" s="141" t="str">
         <f t="shared" si="17"/>
         <v>Etninė kultūra</v>
       </c>
       <c r="R55" s="142"/>
       <c r="S55" s="142" t="b">
         <v>0</v>
       </c>
@@ -9236,496 +9237,496 @@
         <f t="shared" si="15"/>
         <v/>
       </c>
       <c r="J56" s="157"/>
       <c r="K56" s="2"/>
       <c r="L56" s="2"/>
       <c r="M56" s="6"/>
       <c r="N56" s="6"/>
       <c r="O56" s="6"/>
       <c r="Q56" s="141">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="R56" s="142"/>
       <c r="S56" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T56" s="143">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="U56" s="142"/>
       <c r="V56" s="143"/>
       <c r="W56" s="143"/>
       <c r="X56" s="143" t="str">
-        <f t="shared" ref="X56:Y57" si="18">IF($T56=1,2,"")</f>
+        <f t="shared" ref="X56:Y57" si="19">IF($T56=1,2,"")</f>
         <v/>
       </c>
       <c r="Y56" s="143" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v/>
       </c>
       <c r="AN56" s="2"/>
     </row>
     <row r="57" spans="1:40" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="20"/>
       <c r="E57" s="153"/>
       <c r="F57" s="153"/>
       <c r="G57" s="153"/>
       <c r="H57" s="20" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
       <c r="I57" s="20" t="str">
         <f t="shared" si="15"/>
         <v/>
       </c>
       <c r="J57" s="154"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
       <c r="M57" s="6"/>
       <c r="N57" s="6"/>
       <c r="O57" s="6"/>
       <c r="Q57" s="141">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="R57" s="142"/>
       <c r="S57" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T57" s="143">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="U57" s="142"/>
       <c r="V57" s="143"/>
       <c r="W57" s="143"/>
       <c r="X57" s="143" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v/>
       </c>
       <c r="Y57" s="143" t="str">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v/>
       </c>
       <c r="AN57" s="2"/>
     </row>
     <row r="58" spans="1:40" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="221"/>
-[...8 lines deleted...]
-      <c r="J58" s="221"/>
+      <c r="A58" s="175"/>
+      <c r="B58" s="175"/>
+      <c r="C58" s="175"/>
+      <c r="D58" s="175"/>
+      <c r="E58" s="175"/>
+      <c r="F58" s="175"/>
+      <c r="G58" s="175"/>
+      <c r="H58" s="175"/>
+      <c r="I58" s="175"/>
+      <c r="J58" s="175"/>
       <c r="K58" s="120"/>
       <c r="L58" s="120"/>
       <c r="M58" s="6"/>
       <c r="N58" s="6"/>
       <c r="O58" s="6"/>
       <c r="Q58" s="141">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="R58" s="142"/>
       <c r="S58" s="142"/>
       <c r="T58" s="143"/>
       <c r="U58" s="142"/>
       <c r="V58" s="143"/>
       <c r="W58" s="143"/>
       <c r="X58" s="143" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="Y58" s="143" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="AN58" s="2"/>
     </row>
     <row r="59" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="194" t="s">
+      <c r="A59" s="193" t="s">
         <v>62</v>
       </c>
-      <c r="B59" s="195"/>
-[...7 lines deleted...]
-      <c r="J59" s="196"/>
+      <c r="B59" s="194"/>
+      <c r="C59" s="194"/>
+      <c r="D59" s="194"/>
+      <c r="E59" s="194"/>
+      <c r="F59" s="194"/>
+      <c r="G59" s="194"/>
+      <c r="H59" s="194"/>
+      <c r="I59" s="194"/>
+      <c r="J59" s="195"/>
       <c r="K59" s="120"/>
       <c r="L59" s="120"/>
       <c r="M59" s="6"/>
       <c r="N59" s="6"/>
       <c r="O59" s="6"/>
       <c r="Q59" s="141"/>
       <c r="R59" s="142"/>
       <c r="S59" s="142"/>
       <c r="T59" s="143"/>
       <c r="U59" s="142"/>
       <c r="V59" s="143"/>
       <c r="W59" s="143"/>
       <c r="X59" s="142"/>
       <c r="Y59" s="142"/>
       <c r="AN59" s="2"/>
     </row>
     <row r="60" spans="1:40" ht="24.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="175" t="s">
+      <c r="A60" s="177" t="s">
         <v>55</v>
       </c>
-      <c r="B60" s="222" t="s">
+      <c r="B60" s="213" t="s">
         <v>5</v>
       </c>
-      <c r="C60" s="210" t="s">
+      <c r="C60" s="200" t="s">
         <v>53</v>
       </c>
-      <c r="D60" s="211"/>
-      <c r="E60" s="190" t="s">
+      <c r="D60" s="201"/>
+      <c r="E60" s="196" t="s">
         <v>34</v>
       </c>
-      <c r="F60" s="190" t="s">
+      <c r="F60" s="196" t="s">
         <v>35</v>
       </c>
-      <c r="G60" s="190" t="s">
+      <c r="G60" s="196" t="s">
         <v>36</v>
       </c>
-      <c r="H60" s="192" t="s">
+      <c r="H60" s="173" t="s">
         <v>7</v>
       </c>
-      <c r="I60" s="192"/>
-      <c r="J60" s="169" t="s">
+      <c r="I60" s="173"/>
+      <c r="J60" s="207" t="s">
         <v>59</v>
       </c>
       <c r="K60" s="120"/>
       <c r="L60" s="120"/>
       <c r="M60" s="6"/>
       <c r="N60" s="6"/>
       <c r="O60" s="6"/>
       <c r="Q60" s="141"/>
       <c r="R60" s="142"/>
       <c r="S60" s="142"/>
       <c r="T60" s="143"/>
       <c r="U60" s="142"/>
       <c r="V60" s="143"/>
       <c r="W60" s="143"/>
       <c r="X60" s="143" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="Y60" s="143" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="AN60" s="2"/>
     </row>
     <row r="61" spans="1:40" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="177"/>
-[...5 lines deleted...]
-      <c r="G61" s="190"/>
+      <c r="A61" s="179"/>
+      <c r="B61" s="214"/>
+      <c r="C61" s="203"/>
+      <c r="D61" s="204"/>
+      <c r="E61" s="196"/>
+      <c r="F61" s="196"/>
+      <c r="G61" s="196"/>
       <c r="H61" s="39" t="s">
         <v>15</v>
       </c>
       <c r="I61" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="J61" s="170"/>
+      <c r="J61" s="208"/>
       <c r="K61" s="120"/>
       <c r="L61" s="120"/>
       <c r="M61" s="6"/>
       <c r="N61" s="6"/>
       <c r="O61" s="6"/>
       <c r="Q61" s="141"/>
       <c r="R61" s="142"/>
       <c r="S61" s="142"/>
       <c r="T61" s="143"/>
       <c r="U61" s="142"/>
       <c r="V61" s="143"/>
       <c r="W61" s="143"/>
       <c r="X61" s="143" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="Y61" s="143" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
       <c r="AN61" s="2"/>
     </row>
     <row r="62" spans="1:40" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="92"/>
-      <c r="B62" s="206"/>
-[...1 lines deleted...]
-      <c r="D62" s="208"/>
+      <c r="B62" s="167"/>
+      <c r="C62" s="168"/>
+      <c r="D62" s="169"/>
       <c r="E62" s="17"/>
       <c r="F62" s="17"/>
       <c r="G62" s="17"/>
       <c r="H62" s="92"/>
       <c r="I62" s="92"/>
       <c r="J62" s="54"/>
       <c r="K62" s="33"/>
       <c r="L62" s="33"/>
-      <c r="M62" s="186"/>
-[...1 lines deleted...]
-      <c r="O62" s="186"/>
+      <c r="M62" s="171"/>
+      <c r="N62" s="171"/>
+      <c r="O62" s="171"/>
       <c r="Q62" s="141">
         <f>B62</f>
         <v>0</v>
       </c>
       <c r="R62" s="142"/>
       <c r="S62" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T62" s="143">
-        <f t="shared" ref="T62:T75" si="19">IF(S62,1,0)</f>
+        <f t="shared" ref="T62:T75" si="20">IF(S62,1,0)</f>
         <v>0</v>
       </c>
       <c r="U62" s="142"/>
       <c r="V62" s="143"/>
       <c r="W62" s="143"/>
       <c r="X62" s="143" t="str">
         <f>IF($V62=1,IF($T62=1,1,""),"")</f>
         <v/>
       </c>
       <c r="Y62" s="143" t="str">
         <f>IF($V62=1,IF($T62=1,1,""),"")</f>
         <v/>
       </c>
       <c r="AN62" s="2"/>
     </row>
     <row r="63" spans="1:40" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="92">
         <v>1</v>
       </c>
-      <c r="B63" s="206" t="s">
+      <c r="B63" s="167" t="s">
         <v>91</v>
       </c>
-      <c r="C63" s="207"/>
-      <c r="D63" s="208"/>
+      <c r="C63" s="168"/>
+      <c r="D63" s="169"/>
       <c r="E63" s="17"/>
       <c r="F63" s="17"/>
       <c r="G63" s="17"/>
       <c r="H63" s="92" t="str">
-        <f t="shared" ref="H63:I75" si="20">X63</f>
+        <f t="shared" ref="H63:I75" si="21">X63</f>
         <v/>
       </c>
       <c r="I63" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="J63" s="27"/>
       <c r="K63" s="33"/>
       <c r="L63" s="33"/>
-      <c r="M63" s="186"/>
-[...1 lines deleted...]
-      <c r="O63" s="186"/>
+      <c r="M63" s="171"/>
+      <c r="N63" s="171"/>
+      <c r="O63" s="171"/>
       <c r="Q63" s="141" t="str">
-        <f t="shared" ref="Q63:Q75" si="21">B63</f>
+        <f t="shared" ref="Q63:Q75" si="22">B63</f>
         <v>Raštingumo spragų likvidavimas (lietuvių k. ir lit.) (įtrauktas į B kursą)</v>
       </c>
       <c r="R63" s="142"/>
       <c r="S63" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T63" s="143">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="U63" s="142"/>
       <c r="V63" s="143"/>
       <c r="W63" s="143"/>
       <c r="X63" s="143" t="str">
         <f>IF($T63=1,1,"")</f>
         <v/>
       </c>
       <c r="Y63" s="143" t="str">
         <f>IF($T63=1,1,"")</f>
         <v/>
       </c>
       <c r="AN63" s="2"/>
     </row>
     <row r="64" spans="1:40" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="92">
         <v>2</v>
       </c>
-      <c r="B64" s="203" t="s">
+      <c r="B64" s="209" t="s">
         <v>94</v>
       </c>
-      <c r="C64" s="204"/>
-      <c r="D64" s="205"/>
+      <c r="C64" s="210"/>
+      <c r="D64" s="211"/>
       <c r="E64" s="17"/>
       <c r="F64" s="17"/>
       <c r="G64" s="17"/>
       <c r="H64" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="I64" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="J64" s="27"/>
       <c r="K64" s="33"/>
       <c r="L64" s="33"/>
       <c r="M64" s="4"/>
       <c r="N64" s="4"/>
       <c r="O64" s="4"/>
       <c r="Q64" s="141" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>Raštingumo spragų likvidavimas (lietuvių k. ir lit.) pasirenkamas A kursui)</v>
       </c>
       <c r="R64" s="142"/>
       <c r="S64" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T64" s="143">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="U64" s="142"/>
       <c r="V64" s="143"/>
       <c r="W64" s="143"/>
       <c r="X64" s="143" t="str">
         <f>IF($T64=1,1,"")</f>
         <v/>
       </c>
       <c r="Y64" s="143" t="str">
         <f>IF($T64=1,1,"")</f>
         <v/>
       </c>
       <c r="AN64" s="2"/>
     </row>
     <row r="65" spans="1:94" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="92">
         <v>3</v>
       </c>
-      <c r="B65" s="203" t="s">
+      <c r="B65" s="209" t="s">
         <v>75</v>
       </c>
-      <c r="C65" s="204"/>
-      <c r="D65" s="205"/>
+      <c r="C65" s="210"/>
+      <c r="D65" s="211"/>
       <c r="E65" s="17"/>
       <c r="F65" s="17"/>
       <c r="G65" s="17"/>
       <c r="H65" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="I65" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="J65" s="27"/>
       <c r="K65" s="33"/>
       <c r="L65" s="33"/>
-      <c r="M65" s="186"/>
-[...1 lines deleted...]
-      <c r="O65" s="186"/>
+      <c r="M65" s="171"/>
+      <c r="N65" s="171"/>
+      <c r="O65" s="171"/>
       <c r="Q65" s="141" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>Literatūra ir kitos medijos (lietuvių k. ir lit.)</v>
       </c>
       <c r="R65" s="142"/>
       <c r="S65" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T65" s="143">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="U65" s="142"/>
       <c r="V65" s="143"/>
       <c r="W65" s="143"/>
       <c r="X65" s="143" t="str">
-        <f t="shared" ref="X65:Y76" si="22">IF($T65=1,1,"")</f>
+        <f t="shared" ref="X65:Y76" si="23">IF($T65=1,1,"")</f>
         <v/>
       </c>
       <c r="Y65" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="AN65" s="2"/>
     </row>
     <row r="66" spans="1:94" s="2" customFormat="1" ht="39.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="92">
         <v>4</v>
       </c>
-      <c r="B66" s="203" t="s">
+      <c r="B66" s="209" t="s">
         <v>101</v>
       </c>
-      <c r="C66" s="204"/>
-      <c r="D66" s="205"/>
+      <c r="C66" s="210"/>
+      <c r="D66" s="211"/>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="I66" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="J66" s="27"/>
       <c r="K66" s="33"/>
       <c r="L66" s="33"/>
-      <c r="M66" s="186"/>
-[...1 lines deleted...]
-      <c r="O66" s="186"/>
+      <c r="M66" s="171"/>
+      <c r="N66" s="171"/>
+      <c r="O66" s="171"/>
       <c r="P66" s="6"/>
       <c r="Q66" s="141" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>Publicistinio teksto analizė ir oratorystės įgūdžių gilinimas (lietuvių k. ir lit.)</v>
       </c>
       <c r="R66" s="142"/>
       <c r="S66" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T66" s="143">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="U66" s="142"/>
       <c r="V66" s="143"/>
       <c r="W66" s="143"/>
       <c r="X66" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="Y66" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="AO66" s="60"/>
       <c r="AP66" s="60"/>
       <c r="AQ66" s="60"/>
       <c r="AR66" s="60"/>
       <c r="AS66" s="60"/>
       <c r="AT66" s="60"/>
       <c r="AU66" s="60"/>
       <c r="AV66" s="60"/>
       <c r="AW66" s="60"/>
       <c r="AX66" s="60"/>
       <c r="AY66" s="60"/>
       <c r="AZ66" s="60"/>
       <c r="BA66" s="60"/>
       <c r="BB66" s="60"/>
       <c r="BC66" s="60"/>
       <c r="BD66" s="60"/>
       <c r="BE66" s="60"/>
       <c r="BF66" s="60"/>
       <c r="BG66" s="60"/>
       <c r="BH66" s="60"/>
       <c r="BI66" s="60"/>
       <c r="BJ66" s="60"/>
       <c r="BK66" s="60"/>
@@ -9743,577 +9744,577 @@
       <c r="BW66" s="60"/>
       <c r="BX66" s="60"/>
       <c r="BY66" s="60"/>
       <c r="BZ66" s="60"/>
       <c r="CA66" s="60"/>
       <c r="CB66" s="60"/>
       <c r="CC66" s="60"/>
       <c r="CD66" s="60"/>
       <c r="CE66" s="60"/>
       <c r="CF66" s="60"/>
       <c r="CG66" s="60"/>
       <c r="CH66" s="60"/>
       <c r="CI66" s="60"/>
       <c r="CJ66" s="60"/>
       <c r="CK66" s="60"/>
       <c r="CL66" s="60"/>
       <c r="CM66" s="60"/>
       <c r="CN66" s="60"/>
       <c r="CO66" s="60"/>
       <c r="CP66" s="60"/>
     </row>
     <row r="67" spans="1:94" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="92">
         <v>5</v>
       </c>
-      <c r="B67" s="203" t="s">
+      <c r="B67" s="209" t="s">
         <v>77</v>
       </c>
-      <c r="C67" s="204" t="s">
+      <c r="C67" s="210" t="s">
         <v>67</v>
       </c>
-      <c r="D67" s="205"/>
+      <c r="D67" s="211"/>
       <c r="E67" s="37"/>
       <c r="F67" s="37"/>
       <c r="G67" s="37"/>
       <c r="H67" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="I67" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="J67" s="147"/>
       <c r="K67" s="33"/>
       <c r="L67" s="33"/>
-      <c r="M67" s="186"/>
-[...1 lines deleted...]
-      <c r="O67" s="186"/>
+      <c r="M67" s="171"/>
+      <c r="N67" s="171"/>
+      <c r="O67" s="171"/>
       <c r="Q67" s="141" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>VBE uždavinių sprendimas ir analizė</v>
       </c>
       <c r="R67" s="142"/>
       <c r="S67" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T67" s="143">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="U67" s="142"/>
       <c r="V67" s="143"/>
       <c r="W67" s="143"/>
       <c r="X67" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="Y67" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="AN67" s="2"/>
     </row>
     <row r="68" spans="1:94" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="92">
         <v>6</v>
       </c>
-      <c r="B68" s="203" t="s">
+      <c r="B68" s="209" t="s">
         <v>95</v>
       </c>
-      <c r="C68" s="204" t="s">
+      <c r="C68" s="210" t="s">
         <v>67</v>
       </c>
-      <c r="D68" s="205"/>
+      <c r="D68" s="211"/>
       <c r="E68" s="17"/>
       <c r="F68" s="17"/>
       <c r="G68" s="17"/>
       <c r="H68" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="I68" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="J68" s="27"/>
       <c r="K68" s="33"/>
       <c r="L68" s="33"/>
-      <c r="M68" s="186"/>
-[...1 lines deleted...]
-      <c r="O68" s="186"/>
+      <c r="M68" s="171"/>
+      <c r="N68" s="171"/>
+      <c r="O68" s="171"/>
       <c r="Q68" s="141" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>Olimpiadinių uždavinių sprendimas ir analizė</v>
       </c>
       <c r="R68" s="142"/>
       <c r="S68" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T68" s="143">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="U68" s="142"/>
       <c r="V68" s="143"/>
       <c r="W68" s="143"/>
       <c r="X68" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="Y68" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="AN68" s="2"/>
     </row>
     <row r="69" spans="1:94" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="92">
         <v>7</v>
       </c>
-      <c r="B69" s="206" t="s">
+      <c r="B69" s="167" t="s">
         <v>96</v>
       </c>
-      <c r="C69" s="207"/>
-      <c r="D69" s="208"/>
+      <c r="C69" s="168"/>
+      <c r="D69" s="169"/>
       <c r="E69" s="14"/>
       <c r="F69" s="14"/>
       <c r="G69" s="14"/>
       <c r="H69" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="I69" s="92"/>
       <c r="J69" s="53"/>
       <c r="K69" s="33"/>
       <c r="L69" s="33"/>
-      <c r="M69" s="186"/>
-[...1 lines deleted...]
-      <c r="O69" s="186"/>
+      <c r="M69" s="171"/>
+      <c r="N69" s="171"/>
+      <c r="O69" s="171"/>
       <c r="Q69" s="141" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>Anglų kalbos akademinių gebėjimų ugdymas(is) (įtrauktas į anglų k dalyką)</v>
       </c>
       <c r="R69" s="142"/>
       <c r="S69" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T69" s="143">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="U69" s="142"/>
       <c r="V69" s="143"/>
       <c r="W69" s="143"/>
       <c r="X69" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="Y69" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="AN69" s="2"/>
     </row>
     <row r="70" spans="1:94" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="92">
         <v>8</v>
       </c>
-      <c r="B70" s="203" t="s">
+      <c r="B70" s="209" t="s">
         <v>76</v>
       </c>
-      <c r="C70" s="204"/>
-      <c r="D70" s="205"/>
+      <c r="C70" s="210"/>
+      <c r="D70" s="211"/>
       <c r="E70" s="14"/>
       <c r="F70" s="14"/>
       <c r="G70" s="14"/>
       <c r="H70" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="I70" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="J70" s="53"/>
       <c r="K70" s="33"/>
       <c r="L70" s="33"/>
-      <c r="M70" s="186"/>
-[...1 lines deleted...]
-      <c r="O70" s="186"/>
+      <c r="M70" s="171"/>
+      <c r="N70" s="171"/>
+      <c r="O70" s="171"/>
       <c r="Q70" s="141" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>Inžinerinė braižyba</v>
       </c>
       <c r="R70" s="142"/>
       <c r="S70" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T70" s="143">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="U70" s="142"/>
       <c r="V70" s="143"/>
       <c r="W70" s="143"/>
       <c r="X70" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="Y70" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="AN70" s="2"/>
     </row>
     <row r="71" spans="1:94" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="92">
         <v>9</v>
       </c>
-      <c r="B71" s="206" t="s">
+      <c r="B71" s="167" t="s">
         <v>82</v>
       </c>
-      <c r="C71" s="207"/>
-      <c r="D71" s="208"/>
+      <c r="C71" s="168"/>
+      <c r="D71" s="169"/>
       <c r="E71" s="17"/>
       <c r="F71" s="17"/>
       <c r="G71" s="17"/>
       <c r="H71" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="I71" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="J71" s="27"/>
       <c r="K71" s="33"/>
       <c r="L71" s="33"/>
       <c r="M71" s="4"/>
       <c r="N71" s="4"/>
       <c r="O71" s="4"/>
       <c r="Q71" s="141" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>Duomenų tyrybos, programavimo ir saugaus elgesio pradmenys (įtrauktas į informatikos dalyką)</v>
       </c>
       <c r="R71" s="142"/>
       <c r="S71" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T71" s="143">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="U71" s="142"/>
       <c r="V71" s="143"/>
       <c r="W71" s="145"/>
       <c r="X71" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="Y71" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="AN71" s="2"/>
     </row>
     <row r="72" spans="1:94" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="92">
         <v>10</v>
       </c>
-      <c r="B72" s="203" t="s">
+      <c r="B72" s="209" t="s">
         <v>89</v>
       </c>
-      <c r="C72" s="204"/>
-      <c r="D72" s="205"/>
+      <c r="C72" s="210"/>
+      <c r="D72" s="211"/>
       <c r="E72" s="17"/>
       <c r="F72" s="17"/>
       <c r="G72" s="17"/>
       <c r="H72" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="I72" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="J72" s="27"/>
       <c r="K72" s="33"/>
       <c r="L72" s="33"/>
       <c r="M72" s="4"/>
       <c r="N72" s="4"/>
       <c r="O72" s="4"/>
       <c r="Q72" s="141" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>Istorijos šaltinių nagrinėjimas</v>
       </c>
       <c r="R72" s="142"/>
       <c r="S72" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T72" s="143">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="U72" s="142"/>
       <c r="V72" s="143"/>
       <c r="W72" s="145"/>
       <c r="X72" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="Y72" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="AN72" s="2"/>
     </row>
     <row r="73" spans="1:94" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="92">
         <v>11</v>
       </c>
-      <c r="B73" s="203" t="s">
+      <c r="B73" s="209" t="s">
         <v>78</v>
       </c>
-      <c r="C73" s="204"/>
-      <c r="D73" s="205"/>
+      <c r="C73" s="210"/>
+      <c r="D73" s="211"/>
       <c r="E73" s="17"/>
       <c r="F73" s="17"/>
       <c r="G73" s="17"/>
       <c r="H73" s="86" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="I73" s="86" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="J73" s="27"/>
       <c r="K73" s="33"/>
       <c r="L73" s="33"/>
       <c r="M73" s="4"/>
       <c r="N73" s="4"/>
       <c r="O73" s="4"/>
       <c r="Q73" s="141" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>Eksperimentinė fizika</v>
       </c>
       <c r="R73" s="142"/>
       <c r="S73" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T73" s="143">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="U73" s="142"/>
       <c r="V73" s="143"/>
       <c r="W73" s="145"/>
       <c r="X73" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="Y73" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="AN73" s="2"/>
     </row>
     <row r="74" spans="1:94" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="92">
         <v>12</v>
       </c>
-      <c r="B74" s="203" t="s">
+      <c r="B74" s="209" t="s">
         <v>97</v>
       </c>
-      <c r="C74" s="204"/>
-      <c r="D74" s="205"/>
+      <c r="C74" s="210"/>
+      <c r="D74" s="211"/>
       <c r="E74" s="17"/>
       <c r="F74" s="17"/>
       <c r="G74" s="17"/>
       <c r="H74" s="86" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="I74" s="86" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="J74" s="27"/>
       <c r="K74" s="33"/>
       <c r="L74" s="33"/>
       <c r="M74" s="4"/>
       <c r="N74" s="4"/>
       <c r="O74" s="4"/>
       <c r="Q74" s="141" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>Eksperimentinė chemija</v>
       </c>
       <c r="R74" s="142"/>
       <c r="S74" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T74" s="143">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="U74" s="142"/>
       <c r="V74" s="143"/>
       <c r="W74" s="145"/>
       <c r="X74" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="Y74" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="AN74" s="2"/>
     </row>
     <row r="75" spans="1:94" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="92">
         <v>13</v>
       </c>
-      <c r="B75" s="215" t="s">
+      <c r="B75" s="221" t="s">
         <v>84</v>
       </c>
-      <c r="C75" s="216"/>
-      <c r="D75" s="217"/>
+      <c r="C75" s="222"/>
+      <c r="D75" s="223"/>
       <c r="E75" s="159"/>
       <c r="F75" s="41"/>
       <c r="G75" s="37"/>
       <c r="H75" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="I75" s="92" t="str">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v/>
       </c>
       <c r="J75" s="160"/>
       <c r="K75" s="33"/>
       <c r="L75" s="33"/>
       <c r="M75" s="4"/>
       <c r="N75" s="4"/>
       <c r="O75" s="4"/>
       <c r="Q75" s="141" t="str">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>Eksperimentinė biologija</v>
       </c>
       <c r="R75" s="142"/>
       <c r="S75" s="142" t="b">
         <v>0</v>
       </c>
       <c r="T75" s="143">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="U75" s="142"/>
       <c r="V75" s="143"/>
       <c r="W75" s="145"/>
       <c r="X75" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="Y75" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="AN75" s="2"/>
     </row>
     <row r="76" spans="1:94" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="150"/>
       <c r="B76" s="161"/>
       <c r="C76" s="161"/>
       <c r="D76" s="161"/>
       <c r="E76" s="158"/>
       <c r="F76" s="158"/>
       <c r="G76" s="158"/>
       <c r="H76" s="150"/>
       <c r="I76" s="150"/>
       <c r="J76" s="162"/>
       <c r="K76" s="33"/>
       <c r="L76" s="33"/>
       <c r="M76" s="4"/>
       <c r="N76" s="4"/>
       <c r="O76" s="4"/>
       <c r="Q76" s="141"/>
       <c r="R76" s="142"/>
       <c r="S76" s="142"/>
       <c r="T76" s="143"/>
       <c r="U76" s="142"/>
       <c r="V76" s="143"/>
       <c r="W76" s="145"/>
       <c r="X76" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="Y76" s="143" t="str">
-        <f t="shared" si="22"/>
+        <f t="shared" si="23"/>
         <v/>
       </c>
       <c r="AN76" s="2"/>
     </row>
     <row r="77" spans="1:94" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="85"/>
       <c r="B77" s="20"/>
       <c r="C77" s="121"/>
       <c r="D77" s="121"/>
       <c r="E77" s="41"/>
       <c r="F77" s="41"/>
       <c r="G77" s="41"/>
       <c r="H77" s="42"/>
       <c r="I77" s="42"/>
       <c r="J77" s="43"/>
       <c r="K77" s="33"/>
       <c r="L77" s="33"/>
       <c r="M77" s="4"/>
       <c r="N77" s="4"/>
       <c r="O77" s="4"/>
       <c r="Q77" s="141"/>
       <c r="R77" s="142"/>
       <c r="S77" s="142"/>
       <c r="T77" s="143"/>
       <c r="U77" s="142"/>
       <c r="V77" s="145"/>
       <c r="W77" s="145"/>
       <c r="X77" s="143"/>
       <c r="Y77" s="143"/>
       <c r="AN77" s="2"/>
     </row>
     <row r="78" spans="1:94" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="221"/>
-[...8 lines deleted...]
-      <c r="J78" s="221"/>
+      <c r="A78" s="175"/>
+      <c r="B78" s="175"/>
+      <c r="C78" s="175"/>
+      <c r="D78" s="175"/>
+      <c r="E78" s="175"/>
+      <c r="F78" s="175"/>
+      <c r="G78" s="175"/>
+      <c r="H78" s="175"/>
+      <c r="I78" s="175"/>
+      <c r="J78" s="175"/>
       <c r="K78" s="66"/>
       <c r="L78" s="66"/>
       <c r="M78" s="6"/>
       <c r="N78" s="6"/>
       <c r="O78" s="6"/>
       <c r="T78" s="24"/>
       <c r="V78" s="24"/>
       <c r="W78" s="149">
         <f>SUM((T12:T41),(T43:T57))</f>
         <v>0</v>
       </c>
       <c r="X78" s="24">
         <f>SUM(X12:X76)</f>
         <v>0</v>
       </c>
       <c r="Y78" s="24">
         <f>SUM(Y12:Y76)</f>
         <v>0</v>
       </c>
       <c r="AN78" s="2"/>
     </row>
     <row r="79" spans="1:94" ht="5.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="20"/>
       <c r="B79" s="79"/>
       <c r="C79" s="79"/>
@@ -10336,90 +10337,90 @@
       <c r="Y79" s="24"/>
     </row>
     <row r="80" spans="1:94" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C80" s="28" t="s">
         <v>0</v>
       </c>
       <c r="D80" s="1">
         <f>N3</f>
         <v>0</v>
       </c>
       <c r="E80" s="29"/>
       <c r="F80" s="29"/>
       <c r="G80" s="29"/>
       <c r="H80" s="29"/>
       <c r="I80" s="29"/>
       <c r="J80" s="29"/>
       <c r="K80" s="71"/>
       <c r="L80" s="71"/>
       <c r="M80" s="124"/>
       <c r="N80" s="6"/>
       <c r="O80" s="6"/>
       <c r="Q80" s="115"/>
       <c r="R80" s="24"/>
     </row>
     <row r="81" spans="1:94" ht="7.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="197"/>
-      <c r="B81" s="198"/>
+      <c r="A81" s="215"/>
+      <c r="B81" s="216"/>
       <c r="D81" s="79"/>
       <c r="E81" s="31"/>
       <c r="F81" s="31"/>
       <c r="G81" s="31"/>
       <c r="H81" s="31"/>
       <c r="I81" s="31"/>
       <c r="J81" s="31"/>
       <c r="M81" s="6"/>
       <c r="N81" s="6"/>
       <c r="O81" s="6"/>
       <c r="Q81" s="115"/>
       <c r="R81" s="24"/>
     </row>
     <row r="82" spans="1:94" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="82"/>
       <c r="B82" s="83"/>
       <c r="C82" s="28" t="s">
         <v>57</v>
       </c>
       <c r="D82" s="1">
         <f>N5</f>
         <v>0</v>
       </c>
       <c r="E82" s="32"/>
       <c r="F82" s="32"/>
       <c r="G82" s="32"/>
       <c r="H82" s="32"/>
       <c r="I82" s="32"/>
       <c r="J82" s="32"/>
       <c r="M82" s="6"/>
       <c r="N82" s="6"/>
       <c r="O82" s="6"/>
       <c r="Q82" s="115"/>
       <c r="R82" s="24"/>
     </row>
     <row r="83" spans="1:94" ht="7.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="197"/>
-      <c r="B83" s="198"/>
+      <c r="A83" s="215"/>
+      <c r="B83" s="216"/>
       <c r="D83" s="79"/>
       <c r="E83" s="31"/>
       <c r="F83" s="31"/>
       <c r="G83" s="31"/>
       <c r="H83" s="31"/>
       <c r="I83" s="31"/>
       <c r="J83" s="31"/>
       <c r="M83" s="6"/>
       <c r="N83" s="6"/>
       <c r="O83" s="6"/>
       <c r="Q83" s="115"/>
       <c r="R83" s="24"/>
     </row>
     <row r="84" spans="1:94" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="82"/>
       <c r="B84" s="83"/>
       <c r="C84" s="28" t="s">
         <v>58</v>
       </c>
       <c r="D84" s="1">
         <f>N7</f>
         <v>0</v>
       </c>
       <c r="E84" s="32"/>
       <c r="F84" s="32"/>
@@ -10432,65 +10433,65 @@
       <c r="O84" s="6"/>
       <c r="Q84" s="115"/>
       <c r="R84" s="24"/>
     </row>
     <row r="85" spans="1:94" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="30"/>
       <c r="C85" s="3"/>
       <c r="D85" s="31"/>
       <c r="E85" s="31"/>
       <c r="F85" s="31"/>
       <c r="G85" s="31"/>
       <c r="H85" s="31"/>
       <c r="I85" s="31"/>
       <c r="J85" s="31"/>
       <c r="M85" s="6"/>
       <c r="N85" s="6"/>
       <c r="O85" s="6"/>
       <c r="Q85" s="115"/>
     </row>
     <row r="86" spans="1:94" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B86" s="28"/>
       <c r="C86" s="10"/>
       <c r="D86" s="31"/>
       <c r="E86" s="31"/>
       <c r="F86" s="31"/>
-      <c r="G86" s="199"/>
-[...3 lines deleted...]
-      <c r="K86" s="201"/>
+      <c r="G86" s="217"/>
+      <c r="H86" s="217"/>
+      <c r="I86" s="218"/>
+      <c r="J86" s="217"/>
+      <c r="K86" s="219"/>
       <c r="L86" s="72"/>
       <c r="M86" s="6"/>
       <c r="N86" s="6"/>
       <c r="O86" s="6"/>
       <c r="Q86" s="115"/>
     </row>
     <row r="87" spans="1:94" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="34">
         <f ca="1">TODAY()</f>
-        <v>46104</v>
+        <v>46149</v>
       </c>
       <c r="D87" s="35"/>
       <c r="G87" s="35"/>
       <c r="H87" s="35"/>
       <c r="I87" s="35"/>
       <c r="J87" s="35"/>
       <c r="K87" s="2"/>
       <c r="M87" s="6"/>
       <c r="N87" s="6"/>
       <c r="O87" s="6"/>
     </row>
     <row r="88" spans="1:94" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D88" s="24" t="s">
         <v>38</v>
       </c>
       <c r="G88" s="75"/>
       <c r="H88" s="84"/>
       <c r="I88" s="84" t="s">
         <v>41</v>
       </c>
       <c r="J88" s="84"/>
       <c r="K88" s="24"/>
@@ -11599,190 +11600,190 @@
       <c r="O232" s="6"/>
     </row>
     <row r="233" spans="11:15" ht="24.4" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K233" s="2"/>
       <c r="L233" s="2"/>
       <c r="M233" s="6"/>
       <c r="N233" s="6"/>
       <c r="O233" s="6"/>
     </row>
     <row r="234" spans="11:15" ht="24.4" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="K234" s="2"/>
       <c r="L234" s="2"/>
       <c r="M234" s="6"/>
       <c r="N234" s="6"/>
       <c r="O234" s="6"/>
     </row>
     <row r="235" spans="11:15" ht="24.4" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <protectedRanges>
     <protectedRange sqref="H12:I14 H47:J47 J48:J52 H19:I42 H48:I57 H62:I77" name="Diapazonas3"/>
     <protectedRange sqref="C5:D5 H7:I7 H5:L5" name="Diapazonas1"/>
     <protectedRange sqref="P32:Q33 P21:P23 P16:Q18 P28:P29 Q15 Q19:Q31 P45:Y46 R15:Y44 Q34:Q44 Q12:Y14 W47:Y58 Q47:V78 W60:Y78" name="Diapazonas4"/>
   </protectedRanges>
   <mergeCells count="140">
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="B30:B33"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="J21:J24"/>
+    <mergeCell ref="E21:E24"/>
+    <mergeCell ref="F21:F24"/>
+    <mergeCell ref="G21:G24"/>
+    <mergeCell ref="H21:H24"/>
+    <mergeCell ref="I21:I24"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="M66:O66"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="H5:K5"/>
+    <mergeCell ref="H7:K7"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="M14:O14"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="M12:O12"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="B49:D49"/>
+    <mergeCell ref="A59:J59"/>
+    <mergeCell ref="E60:E61"/>
+    <mergeCell ref="F60:F61"/>
+    <mergeCell ref="G60:G61"/>
+    <mergeCell ref="H60:I60"/>
+    <mergeCell ref="J60:J61"/>
+    <mergeCell ref="A83:B83"/>
+    <mergeCell ref="G86:K86"/>
+    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="A81:B81"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="B50:D50"/>
+    <mergeCell ref="B45:D46"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="A60:A61"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="M68:O68"/>
+    <mergeCell ref="M69:O69"/>
+    <mergeCell ref="A78:J78"/>
+    <mergeCell ref="A44:J44"/>
+    <mergeCell ref="M67:O67"/>
+    <mergeCell ref="M62:O62"/>
+    <mergeCell ref="M63:O63"/>
+    <mergeCell ref="M65:O65"/>
+    <mergeCell ref="E45:E46"/>
+    <mergeCell ref="F45:F46"/>
+    <mergeCell ref="G45:G46"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="J45:J46"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B52:D52"/>
+    <mergeCell ref="B60:B61"/>
+    <mergeCell ref="C60:D61"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="M70:O70"/>
+    <mergeCell ref="Y10:Y11"/>
+    <mergeCell ref="X10:X11"/>
+    <mergeCell ref="W10:W11"/>
+    <mergeCell ref="V10:V11"/>
+    <mergeCell ref="U10:U11"/>
+    <mergeCell ref="T10:T11"/>
+    <mergeCell ref="S10:S11"/>
+    <mergeCell ref="R10:R11"/>
+    <mergeCell ref="Q10:Q11"/>
+    <mergeCell ref="G1:K1"/>
+    <mergeCell ref="M34:O40"/>
+    <mergeCell ref="M19:O20"/>
+    <mergeCell ref="A16:J16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="A21:A24"/>
+    <mergeCell ref="M21:O24"/>
+    <mergeCell ref="A34:A41"/>
+    <mergeCell ref="B34:B41"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A25:A29"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="M30:O33"/>
+    <mergeCell ref="M25:O29"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B10:D11"/>
+    <mergeCell ref="G17:G18"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="B63:D63"/>
     <mergeCell ref="U19:U20"/>
     <mergeCell ref="U21:U24"/>
     <mergeCell ref="M13:O13"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="U34:U41"/>
     <mergeCell ref="U25:U29"/>
     <mergeCell ref="U30:U33"/>
     <mergeCell ref="H17:I17"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="A58:J58"/>
     <mergeCell ref="C35:D35"/>
     <mergeCell ref="B21:B24"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="C21:D24"/>
     <mergeCell ref="A9:K9"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A30:A33"/>
     <mergeCell ref="B25:B29"/>
     <mergeCell ref="B13:D13"/>
-    <mergeCell ref="G1:K1"/>
-[...114 lines deleted...]
-    <mergeCell ref="I21:I24"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B12:B14">
     <cfRule type="expression" dxfId="37" priority="36" stopIfTrue="1">
       <formula>$T12=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B19 B25">
     <cfRule type="expression" dxfId="36" priority="108" stopIfTrue="1">
       <formula>$U$25=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B21">
     <cfRule type="expression" dxfId="35" priority="20" stopIfTrue="1">
       <formula>$U$25=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B30">
     <cfRule type="expression" dxfId="34" priority="104" stopIfTrue="1">
       <formula>$U$30=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B34">
     <cfRule type="expression" dxfId="33" priority="157" stopIfTrue="1">
       <formula>SUM(T34:T40)=0</formula>