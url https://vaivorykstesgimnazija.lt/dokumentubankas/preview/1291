--- v0 (2025-10-09)
+++ v1 (2026-09-15)
@@ -1,159 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4908C9EF-C5FC-4F4C-8978-06AAE1228B1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="9780"/>
+    <workbookView xWindow="0" yWindow="720" windowWidth="28800" windowHeight="15480" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Forma" sheetId="1" r:id="rId1"/>
     <sheet name="Taisyklės" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Forma!$A$1:$P$86</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Forma!$A$1:$P$62</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1475" uniqueCount="360">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1336" uniqueCount="341">
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>vnt.</t>
   </si>
   <si>
     <t>pak.</t>
   </si>
   <si>
-    <t>Ketinamos sudaryti sutarties trukmė (mėn)</t>
-[...1 lines deleted...]
-  <si>
     <t>Skyrius</t>
   </si>
   <si>
     <t>Papildomi BVPŽ kodai</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>IV</t>
   </si>
   <si>
     <t>Biudžeto eilutės savininkas</t>
   </si>
   <si>
     <t>Projekto savininkas</t>
   </si>
   <si>
     <t>Projekto savininko padalinys</t>
   </si>
   <si>
     <t>Projekto savininko skyrius</t>
   </si>
   <si>
     <t>Projektas</t>
   </si>
   <si>
     <t>Sudaryti sutartį iki</t>
   </si>
   <si>
     <t>Pasiūlymo vertinimas</t>
   </si>
   <si>
-    <t>Sutartis pradedama vykdyti</t>
-[...1 lines deleted...]
-  <si>
     <t>Sutarties vykdymo metu taikoma kainodara</t>
   </si>
   <si>
     <t>PLANO FORMOS PILDYMO TAISYKLĖS</t>
   </si>
   <si>
-    <t>Galima įrašyti vieną ar kelis BVPŽ kodus. Jeigu rašomi keli papildomi BVPŽ jie atskiriami kabliataškiu</t>
-[...4 lines deleted...]
-  <si>
     <t>Iniciatorius</t>
   </si>
   <si>
     <t>PVM tarifas</t>
   </si>
   <si>
-    <t>Galimos reikšmės: 0; 5; 9; 18; 19; 21</t>
-[...1 lines deleted...]
-  <si>
     <t>Numatomas kiekis ar apimtis</t>
   </si>
   <si>
     <t>Mato vnt.</t>
   </si>
   <si>
-    <r>
-[...15 lines deleted...]
-  <si>
     <t>Numatytieji mato vienetai:</t>
   </si>
   <si>
     <t>a</t>
   </si>
   <si>
     <t>a. l.</t>
   </si>
   <si>
     <t>bal.</t>
   </si>
   <si>
     <t>cm</t>
   </si>
   <si>
     <t>dėž.</t>
   </si>
   <si>
     <t>d.</t>
   </si>
   <si>
     <t>g</t>
   </si>
   <si>
     <t>ha</t>
@@ -224,200 +198,78 @@
   <si>
     <t>s. l.</t>
   </si>
   <si>
     <t>t</t>
   </si>
   <si>
     <t>val.</t>
   </si>
   <si>
     <t>Pirkimo pradžia (ketvirtis)</t>
   </si>
   <si>
     <t>Galimos reikšmės:</t>
   </si>
   <si>
     <t>II</t>
   </si>
   <si>
     <t>III</t>
   </si>
   <si>
     <t xml:space="preserve">Pirkimo būdas </t>
   </si>
   <si>
-    <r>
-[...15 lines deleted...]
-  <si>
     <t>Pirkimo vykdytojas</t>
   </si>
   <si>
     <t>Organizacija</t>
   </si>
   <si>
-    <r>
-[...15 lines deleted...]
-  <si>
     <t>Padalinys</t>
   </si>
   <si>
-    <r>
-[...32 lines deleted...]
-  <si>
     <t>Metai</t>
   </si>
   <si>
     <t>Kaina</t>
   </si>
   <si>
     <t>Kainos ir kokybės santykis</t>
   </si>
   <si>
     <t>Sąnaudos</t>
   </si>
   <si>
     <t>Sąnaudų ir kokybės santykis</t>
   </si>
   <si>
-    <r>
-[...49 lines deleted...]
-  <si>
     <t>Projektas (kodas)</t>
   </si>
   <si>
     <t>Suinteresuotieji tiekėjai (Taip; Ne)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nurodomas maksimali ketinamos sudaryti sutarties trukmė mėnesiais. Pvz, jei planuojate sutartį sudaryti 1-12 mėn, reikia rašyti 12</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Pirkimo pavadinimas </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Bendrojo viešųjų pirkimų žodyno kodas </t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -698,53 +550,50 @@
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <t>Pirkimo inicijavimo data</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Pirkimo objektas (prekės, paslaugos ar darbai) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
-    <t>Metai, kuriems planuojami pirkimai. Pavyzdžiui, 2018</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Rezervuotas pirkimas </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
@@ -753,112 +602,83 @@
   </si>
   <si>
     <t>Sutarties tipas</t>
   </si>
   <si>
     <t>Sutarties tipas (Vienkartinė; Daugkartinė)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Turi tiksliai sutapti su kodu, nurodytu VIPIS finansavimo klasifikatoriuje </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t>(Administravimas &gt; Sisteminiai klasifikatoriai&gt; Finansavimas)</t>
     </r>
   </si>
   <si>
-    <r>
-[...15 lines deleted...]
-  <si>
     <t>Vienkartinė</t>
   </si>
   <si>
     <t>Daugkartinė</t>
-  </si>
-[...4 lines deleted...]
-    <t>Finansinininkas, atsakingas už nurodyta fin. Šaltinį</t>
   </si>
   <si>
     <t>Finansavimo šaltinio kodas</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Planinis (Taip; Ne) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
     <t>Planinis</t>
   </si>
   <si>
-    <t>Žymėkite "Taip" jeigu plano eilutė buvo tvirtinama iki kovo 15 dienos. Jei po kovo 15 dienos - žymėkite "Ne"</t>
-[...1 lines deleted...]
-  <si>
     <t>Faktinis iniciatorius</t>
   </si>
   <si>
     <t>Poreikio Nr.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tai poreikio/paraiškos planui dokumento numeris. Jei jis užpildytas, sistema sukurs plano eilutę ant nurodyto poreikio. Norėdami apjungti kelis poreikius į vieną plano eilutę, poreikius atskirti kabliataškiu. Jei lauką paliksite tuščią, bus kuriama nauja plano eilutė su nauju poreikiu</t>
   </si>
   <si>
     <t>prekės</t>
   </si>
   <si>
     <t>Taip</t>
   </si>
   <si>
     <t>Ne</t>
   </si>
   <si>
     <t xml:space="preserve">Centralizuotas / Decentralizuotas </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Centralizuotas / Decentralizuotas (Centralizuotas, Decentralizuotas, Centralizuotas perduodant į SCPO, Nenurodyta) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
@@ -928,1056 +748,1013 @@
   <si>
     <t>Vadovaujamasis įstatymas</t>
   </si>
   <si>
     <t>VPĮ</t>
   </si>
   <si>
     <t>VPAGSSĮ</t>
   </si>
   <si>
     <t>Investicinis kodas</t>
   </si>
   <si>
     <t>Nepirkimo iš CPO katalogo priežastys</t>
   </si>
   <si>
     <t>Nepirkimo iš CPO katalogo pastaba</t>
   </si>
   <si>
     <t>DPS pirkimai (Taip; Ne)</t>
   </si>
   <si>
     <t>Projekto savininkas / koordinatorius</t>
   </si>
   <si>
-    <t>Kompiuterinė įranga</t>
+    <t>Finansininkas, atsakingas už nurodyta fin. Šaltinį</t>
+  </si>
+  <si>
+    <t>Finansininkas, atsakingas už nurodytą fin. Šaltinį</t>
+  </si>
+  <si>
+    <t>Sutarties vykdymo sąlygos</t>
+  </si>
+  <si>
+    <t>Nurodomas vienas asmuo, jo vardas ir pavardė. Asmens vardas ir pavardė turi sutapti su VIPYJE esančio naudotoju vardu ir pavarde</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Žymėkite </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Taip</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> jeigu plano eilutė buvo tvirtinama iki kovo 15 dienos. Jei po kovo 15 dienos - žymėkite </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Ne</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Metai, kuriems planuojami pirkimai. </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Pavyzdžiui,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Nurodomas maksimali ketinamos sudaryti sutarties trukmė mėnesiais. Įrašomas tik skaičius, pvz., 12</t>
+  </si>
+  <si>
+    <t>Ketinamos sudaryti sutarties trukmė (mėn.)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Turi tiksliai sutapti su pirkimo būdo pavadinimu VIPIS pirkimo būdų klaisifkatoriuje </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Administravimas &gt; Klasifikatoriai &gt; Viešieji pirkimai &gt; Pirkimo būdai)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Mato vienetai turi tiksliai sutapti su mato vieneto trumpiniu VIPIS sistemoje klasifikatoriuje</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (Administravimas &gt; Klasifikatoriai &gt; Bendri &gt; Mato vienetai)</t>
+    </r>
+  </si>
+  <si>
+    <t>Numatomas kiekis ar apimtis yra nurodomas tik skaičiais, pvz., 100</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Galima įrašyti vieną ar kelis BVPŽ kodus. Jeigu rašomi keli papildomi BVPŽ jie atskiriami kabliataškiu </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>be tarpų</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Eil. Nr. </t>
+  </si>
+  <si>
+    <t>Būtina užpildyti, kad sistema žinotų kiek eilučių įtraukti importuojant</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Tai poreikio/paraiškos planui dokumento numeris. Jei jis užpildytas, sistema sukurs plano eilutę ant nurodyto poreikio. Norėdami apjungti kelis poreikius į vieną plano eilutę, poreikius atskirti kabliataškiu </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>be tarpų</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Jei lauką paliksite tuščią, bus kuriama nauja plano eilutė su nauju poreikiu</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Galima įrašyti tik vieną pilną BVPŽ kodą su brūkšneliu ir skaičiumi po juo </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>be tarpų</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">. Pvz., </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>30232120-1</t>
+    </r>
+  </si>
+  <si>
+    <t>paslaugos</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Turi tiksliai sutapti su įrašyta priežastimi VIPIS sistemoje </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Administravimas &gt; Klasifikatoriai &gt; Viešieji pirkimai &gt; Nepirkimo iš CPO priežastys)</t>
+    </r>
+  </si>
+  <si>
+    <t>Bendrojo viešųjų pirkimų žodyno kodas (nurodomas vienas pagrindinis kodas)</t>
+  </si>
+  <si>
+    <t>Pirkimo objektas (prekės, paslaugos ar darbai)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Turi tiksliai sutapti su organizacijos pavadinimu VIPIS organizacijų klasifikatoriuje </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Administravimas &gt; Klasifikatoriai &gt; Sisteminiai &gt; Organizacijos)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Galima įrašyti tik vieną padalinį. Padalinys turi tiksliai sutapti su padalinio pavadinimu VIPIS padalinių klasifikatoriuje </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Administravimas &gt; Klasifikatoriai &gt; Sisteminiai &gt; Padaliniai)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Galima įrašyti tik vieną skyrių. Skyrius turi tiksliai sutapti su skyriaus pavadinimu padalinyje VIPIS skyrių klasifikatoriuje </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Administravimas &gt; Klasifikatoriai &gt; Bendri &gt; Skyriai)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Turi tiksliai sutapti su projekto kodu VIPIS projektų klasifikatoriuje </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Administravimas &gt; Klasifikatoriai &gt; Bendri &gt; Projektai)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Turi tiksliai sutapti su sutarties vykdymo sąlygomis VIPIS </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Administravimas &gt; Klasifikatoriai &gt; Bendri &gt; Sutarties vykdymo sąlygos)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Turi tiksliai sutapti su sutarties vykdymo kainodara VIPIS </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Administravimas &gt; Klasifikatoriai &gt; Bendri &gt; Sutarties vykdymo kainodara)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Jeigu pildomas Finansavimo šaltinio kodas, Finansininkas yra privalomas. Nurodomas tik vienas asmuo, jo vardas ir pavardė. Asmens vardas ir pavardė turi tiksliai sutapti su VIPYJE esančiu finansininko vardu ir pavarde </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="186"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Administravimas &gt; Klasifikatoriai &gt; Bendri &gt; Finansininkai)</t>
+    </r>
+  </si>
+  <si>
+    <t>darbai</t>
+  </si>
+  <si>
+    <t>Trumpo proceso pirkimas (Taip; Ne)</t>
+  </si>
+  <si>
+    <t>Biudžeto kodas</t>
+  </si>
+  <si>
+    <t>Pirkimo paskelbimo data</t>
+  </si>
+  <si>
+    <t>Nurodoma data, kada planuojama paskelbti pirkimą arba išsiųsti kvietimą tiekėjams</t>
+  </si>
+  <si>
+    <t>1.</t>
+  </si>
+  <si>
+    <t>Grindų klojimo ir dengimo darbai</t>
+  </si>
+  <si>
+    <t>Audronė Bertulienė</t>
+  </si>
+  <si>
+    <t>Gargždų "Vaivorykštės" gimnazija</t>
+  </si>
+  <si>
+    <t>Gargždų Vaivorykštės gimnazija</t>
+  </si>
+  <si>
+    <t>2.</t>
+  </si>
+  <si>
+    <t>Skintos gėlės</t>
+  </si>
+  <si>
+    <t>03121200-7</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>IT paslaugos:konsultavimas, programinės įrangos kūrimas, internetas ir aptarnavimo paslaugos.</t>
+  </si>
+  <si>
+    <t>72000000-5</t>
+  </si>
+  <si>
+    <t>4.</t>
+  </si>
+  <si>
+    <t>Sporto prekės ir reikmenys</t>
+  </si>
+  <si>
+    <t>37400000-2</t>
+  </si>
+  <si>
+    <t>5.</t>
+  </si>
+  <si>
+    <t>Tualetinis popierius, popieriniai ranksluosčiai, servetėlės</t>
+  </si>
+  <si>
+    <t>33760000-5</t>
+  </si>
+  <si>
+    <t>6.</t>
+  </si>
+  <si>
+    <t>Prenumeratos paslauga</t>
+  </si>
+  <si>
+    <t>79980000-7</t>
+  </si>
+  <si>
+    <t>7.</t>
+  </si>
+  <si>
+    <t>Inteaktyvus ekranas</t>
+  </si>
+  <si>
+    <t>32351200-0</t>
+  </si>
+  <si>
+    <t>8.</t>
+  </si>
+  <si>
+    <t>Transporto paslaugos</t>
+  </si>
+  <si>
+    <t>60000000-8</t>
+  </si>
+  <si>
+    <t>9.</t>
+  </si>
+  <si>
+    <t>Kvalifikacijos kėlimo seminarai</t>
+  </si>
+  <si>
+    <t>80522000-9</t>
+  </si>
+  <si>
+    <t>10.</t>
+  </si>
+  <si>
+    <t>Komunalinės paslaugos</t>
+  </si>
+  <si>
+    <t>65000000-3</t>
+  </si>
+  <si>
+    <t>11.</t>
+  </si>
+  <si>
+    <t>Kitos paslaugos</t>
+  </si>
+  <si>
+    <t>98390000-3</t>
+  </si>
+  <si>
+    <t>12.</t>
+  </si>
+  <si>
+    <t>Mokykliniai vadovėliai</t>
+  </si>
+  <si>
+    <t>22111000-1</t>
+  </si>
+  <si>
+    <t>13.</t>
+  </si>
+  <si>
+    <t>Įvairios remonto ir priežiūros paslaugos</t>
+  </si>
+  <si>
+    <t>50800000-3</t>
+  </si>
+  <si>
+    <t>14.</t>
+  </si>
+  <si>
+    <t>Langų valymo paslauga</t>
+  </si>
+  <si>
+    <t>90911300-9</t>
+  </si>
+  <si>
+    <t>15.</t>
+  </si>
+  <si>
+    <t>Mokymo priemonės</t>
+  </si>
+  <si>
+    <t>39162100-6</t>
+  </si>
+  <si>
+    <t>16.</t>
+  </si>
+  <si>
+    <t>Spausdintuvų kasetės</t>
+  </si>
+  <si>
+    <t>30237310-5</t>
+  </si>
+  <si>
+    <t>17.</t>
+  </si>
+  <si>
+    <t>Indai</t>
+  </si>
+  <si>
+    <t>39221220-5</t>
+  </si>
+  <si>
+    <t>18.</t>
+  </si>
+  <si>
+    <t>Valymo priemonės</t>
+  </si>
+  <si>
+    <t>39800000-0</t>
+  </si>
+  <si>
+    <t>19.</t>
+  </si>
+  <si>
+    <t>Šluotos,šepečiai ir kt. Įvairių rūšių gaminiai</t>
+  </si>
+  <si>
+    <t>39224000-8</t>
+  </si>
+  <si>
+    <t>20.</t>
+  </si>
+  <si>
+    <t>Žaliuzės (roletai)</t>
+  </si>
+  <si>
+    <t>39515400-9</t>
+  </si>
+  <si>
+    <t>21.</t>
+  </si>
+  <si>
+    <t>Cheminiai reagentai</t>
+  </si>
+  <si>
+    <t>33696300-8</t>
+  </si>
+  <si>
+    <t>22.</t>
+  </si>
+  <si>
+    <t>Skalbimo paslauga</t>
+  </si>
+  <si>
+    <t>98310000-9</t>
+  </si>
+  <si>
+    <t>23.</t>
+  </si>
+  <si>
+    <t>Gęsintuvų patikra ir pildymas</t>
+  </si>
+  <si>
+    <t>50413200-5</t>
+  </si>
+  <si>
+    <t>24.</t>
+  </si>
+  <si>
+    <t>Įvairios paslaugos (Kilimėlių  keitimas)</t>
+  </si>
+  <si>
+    <t>98300000-6</t>
+  </si>
+  <si>
+    <t>25.</t>
+  </si>
+  <si>
+    <t>Mokyklinio mikroautobuso remonto ir priežiūros paslauga</t>
+  </si>
+  <si>
+    <t>50112000-3</t>
+  </si>
+  <si>
+    <t>26.</t>
+  </si>
+  <si>
+    <t>Įvairi biuro įranga ir reikmenys</t>
+  </si>
+  <si>
+    <t>30192000-1</t>
+  </si>
+  <si>
+    <t>27.</t>
+  </si>
+  <si>
+    <t>Rašomas popierius</t>
+  </si>
+  <si>
+    <t>30197620-8</t>
+  </si>
+  <si>
+    <t>28.</t>
+  </si>
+  <si>
+    <t>Kompiuterių remontas</t>
+  </si>
+  <si>
+    <t>50321000-1</t>
+  </si>
+  <si>
+    <t>29.</t>
+  </si>
+  <si>
+    <t>Kompiuterių dalys,priedai ir reikmenys</t>
+  </si>
+  <si>
+    <t>30237000-9</t>
+  </si>
+  <si>
+    <t>30.</t>
+  </si>
+  <si>
+    <t>Statybinės medžiagos ir panašūs gaminiai</t>
+  </si>
+  <si>
+    <t>44100000-1</t>
+  </si>
+  <si>
+    <t>31.</t>
+  </si>
+  <si>
+    <t>Duomenų bazių paslaugos</t>
+  </si>
+  <si>
+    <t>72320000-4</t>
+  </si>
+  <si>
+    <t>32.</t>
+  </si>
+  <si>
+    <t>Dažai</t>
+  </si>
+  <si>
+    <t>44810000-1</t>
+  </si>
+  <si>
+    <t>33.</t>
+  </si>
+  <si>
+    <t>Elektros prekės</t>
+  </si>
+  <si>
+    <t>42992000-6</t>
+  </si>
+  <si>
+    <t>34.</t>
+  </si>
+  <si>
+    <t>Kėdės</t>
+  </si>
+  <si>
+    <t>39112000-0</t>
+  </si>
+  <si>
+    <t>35.</t>
+  </si>
+  <si>
+    <t>Vėdinimo ir oro kondicionavimo įrengimo darbai</t>
+  </si>
+  <si>
+    <t>45331200-8</t>
+  </si>
+  <si>
+    <t>36.</t>
+  </si>
+  <si>
+    <t>Mėsa ir mėsos produktai</t>
+  </si>
+  <si>
+    <t>15100000-9</t>
+  </si>
+  <si>
+    <t>37.</t>
+  </si>
+  <si>
+    <t>Įvairūs pieno  produktai</t>
+  </si>
+  <si>
+    <t>15550000-8</t>
+  </si>
+  <si>
+    <t>38.</t>
+  </si>
+  <si>
+    <t>Centrinio šildymo sistemos remonto darbai</t>
+  </si>
+  <si>
+    <t>50720000-8</t>
+  </si>
+  <si>
+    <t>39.</t>
+  </si>
+  <si>
+    <t>Užuolaidos</t>
+  </si>
+  <si>
+    <t>39515100-6</t>
+  </si>
+  <si>
+    <t>40.</t>
+  </si>
+  <si>
+    <t>Paukštienos produktai</t>
+  </si>
+  <si>
+    <t>15131500-0</t>
+  </si>
+  <si>
+    <t>41.</t>
+  </si>
+  <si>
+    <t>Politileno maišai, maišeliai šiukšlėms bei atliekoms</t>
+  </si>
+  <si>
+    <t>19640000-4</t>
+  </si>
+  <si>
+    <t>42.</t>
+  </si>
+  <si>
+    <t>Vienkartiniai maišeliai</t>
+  </si>
+  <si>
+    <t>18938000-3</t>
+  </si>
+  <si>
+    <t>43.</t>
+  </si>
+  <si>
+    <t>Mikrofonai</t>
+  </si>
+  <si>
+    <t>32341000-5</t>
+  </si>
+  <si>
+    <t>44.</t>
+  </si>
+  <si>
+    <t>Kasos aparatų juostos</t>
+  </si>
+  <si>
+    <t>30192350-9</t>
+  </si>
+  <si>
+    <t>45.</t>
+  </si>
+  <si>
+    <t>Elektros sistemų remonto darbai</t>
+  </si>
+  <si>
+    <t>50116100-2</t>
+  </si>
+  <si>
+    <t>46.</t>
+  </si>
+  <si>
+    <t>Informavimui ir reklamai skirti produktai</t>
+  </si>
+  <si>
+    <t>39294100-0</t>
+  </si>
+  <si>
+    <t>47.</t>
+  </si>
+  <si>
+    <t>Grožinės literatūros knygos</t>
+  </si>
+  <si>
+    <t>22113000-5</t>
+  </si>
+  <si>
+    <t>48.</t>
+  </si>
+  <si>
+    <t>Baldai (mokykliniai)</t>
+  </si>
+  <si>
+    <t>39000000-2</t>
+  </si>
+  <si>
+    <t>49.</t>
+  </si>
+  <si>
+    <t>Indų plovimo mašinoms skirti produktai</t>
+  </si>
+  <si>
+    <t>39831210-1</t>
+  </si>
+  <si>
+    <t>50.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Nešiojami kompiuteriai</t>
   </si>
   <si>
     <t>30200000-1</t>
   </si>
   <si>
-    <t>Audronė Bertulienė</t>
+    <t>51.</t>
+  </si>
+  <si>
+    <t>52.</t>
+  </si>
+  <si>
+    <t>Medicinos vartojimo reikmenys</t>
+  </si>
+  <si>
+    <t>33140000-3</t>
+  </si>
+  <si>
+    <t>53.</t>
+  </si>
+  <si>
+    <t>Baldai (įskaitant biuro baldus)</t>
+  </si>
+  <si>
+    <t>54.</t>
+  </si>
+  <si>
+    <t>Statinio apžiūros paslauga</t>
+  </si>
+  <si>
+    <t>71315400-3</t>
+  </si>
+  <si>
+    <t>55.</t>
+  </si>
+  <si>
+    <t>Garso aparatūra</t>
+  </si>
+  <si>
+    <t>32342410-9</t>
+  </si>
+  <si>
+    <t>56.</t>
+  </si>
+  <si>
+    <t>Šiukšliadėžės</t>
+  </si>
+  <si>
+    <t>39224340-3</t>
+  </si>
+  <si>
+    <t>57.</t>
+  </si>
+  <si>
+    <t>Sniego valytuvas</t>
+  </si>
+  <si>
+    <t>43313000-0</t>
+  </si>
+  <si>
+    <t>58.</t>
+  </si>
+  <si>
+    <t>59.</t>
+  </si>
+  <si>
+    <t>Saugos konsultacinės paslaugos</t>
+  </si>
+  <si>
+    <t>79417000-0</t>
+  </si>
+  <si>
+    <t>Druska keliams barstyti</t>
+  </si>
+  <si>
+    <t>34927100-2</t>
   </si>
   <si>
     <t>1 MVPŽ neskelb. apklausa, procedūra ŽODŽIU, sutartis ŽODŽIU</t>
   </si>
   <si>
-    <t>Skintos gėlės</t>
-[...488 lines deleted...]
-    <t xml:space="preserve"> 38300000-8 </t>
+    <t>45432100-5</t>
+  </si>
+  <si>
+    <t>2 MVP neskelb. apklausa, procedūra  ŽODŽIU, sutartis RAŠTU</t>
   </si>
   <si>
     <r>
       <t>6 Pirkimas iš CPO LT (supaprastintos</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>vertės) (VPĮ 82 str. 1 d.)</t>
     </r>
   </si>
   <si>
-    <r>
-[...469 lines deleted...]
-    <t>35125100-7</t>
+    <t>39312000-2</t>
+  </si>
+  <si>
+    <t>Maisto ruošimo įrengimai</t>
+  </si>
+  <si>
+    <t>Virtuvės įrangos remonto ir priežiūros paslauga</t>
+  </si>
+  <si>
+    <t>50530000-9</t>
+  </si>
+  <si>
+    <t>61.</t>
+  </si>
+  <si>
+    <t>62.</t>
+  </si>
+  <si>
+    <t>Sanitarinių patalpų remonto darbai</t>
+  </si>
+  <si>
+    <t>45300000-9</t>
+  </si>
+  <si>
+    <t>III, IV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1988,57 +1765,50 @@
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
-      <scheme val="minor"/>
-[...5 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2057,96 +1827,103 @@
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color rgb="FF000000"/>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF222222"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="186"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF222222"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FFFF0000"/>
-      <name val="Times New Roman"/>
+      <color rgb="FF000000"/>
+      <name val="Times"/>
       <family val="1"/>
-      <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF2E0927"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
+      <color rgb="FF020202"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF020202"/>
+      <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
@@ -2197,237 +1974,194 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Accent5" xfId="1" builtinId="45"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2484,85 +2218,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2702,7774 +2470,6983 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AV174"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:AY98"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J16" sqref="J16"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="X60" sqref="X60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="1" customWidth="1"/>
-    <col min="3" max="3" width="21.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" style="1" customWidth="1"/>
-    <col min="6" max="6" width="21.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="20.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.5703125" style="1" customWidth="1"/>
     <col min="8" max="9" width="22.85546875" style="1" customWidth="1"/>
     <col min="10" max="12" width="14.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
-    <col min="14" max="14" width="32.85546875" style="1" customWidth="1"/>
+    <col min="14" max="14" width="16.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="13.85546875" style="1" customWidth="1"/>
-    <col min="16" max="16" width="27.85546875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="14" style="1" customWidth="1"/>
     <col min="17" max="17" width="14.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="14.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="14.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="18.7109375" style="1" customWidth="1"/>
     <col min="21" max="23" width="14.85546875" style="1" customWidth="1"/>
-    <col min="24" max="24" width="27.140625" style="1" customWidth="1"/>
-    <col min="25" max="25" width="30" style="1" customWidth="1"/>
+    <col min="24" max="24" width="13.5703125" style="1" customWidth="1"/>
+    <col min="25" max="25" width="16.5703125" style="1" customWidth="1"/>
     <col min="26" max="26" width="16.85546875" style="1" customWidth="1"/>
     <col min="27" max="27" width="16.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="11" style="1" customWidth="1"/>
     <col min="29" max="29" width="15.140625" style="1" bestFit="1" customWidth="1"/>
-    <col min="30" max="30" width="16" style="1" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="49" max="16384" width="9.140625" style="1"/>
+    <col min="30" max="30" width="15.140625" style="1" customWidth="1"/>
+    <col min="31" max="31" width="16" style="1" customWidth="1"/>
+    <col min="32" max="32" width="16.5703125" style="1" customWidth="1"/>
+    <col min="33" max="33" width="19.140625" style="1" customWidth="1"/>
+    <col min="34" max="34" width="16.5703125" style="1" customWidth="1"/>
+    <col min="35" max="35" width="11.42578125" style="1" customWidth="1"/>
+    <col min="36" max="36" width="14.140625" style="1" customWidth="1"/>
+    <col min="37" max="37" width="16.140625" style="1" customWidth="1"/>
+    <col min="38" max="38" width="13.140625" style="1" customWidth="1"/>
+    <col min="39" max="39" width="16.85546875" style="1" customWidth="1"/>
+    <col min="40" max="40" width="20.5703125" style="1" customWidth="1"/>
+    <col min="41" max="41" width="14.5703125" style="1" customWidth="1"/>
+    <col min="42" max="42" width="22.42578125" style="1" customWidth="1"/>
+    <col min="43" max="43" width="19.42578125" style="1" customWidth="1"/>
+    <col min="44" max="44" width="30.140625" style="1" customWidth="1"/>
+    <col min="45" max="45" width="27.5703125" style="1" customWidth="1"/>
+    <col min="46" max="46" width="14.7109375" style="1" customWidth="1"/>
+    <col min="47" max="47" width="11.28515625" style="1" customWidth="1"/>
+    <col min="48" max="48" width="20.7109375" style="1" customWidth="1"/>
+    <col min="52" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45" s="17" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>130</v>
+    <row r="1" spans="1:48" s="14" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="12" t="s">
+        <v>110</v>
       </c>
       <c r="B1" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="C1" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="E1" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="H1" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="I1" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="J1" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="K1" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="L1" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="M1" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="N1" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="O1" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="P1" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q1" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="S1" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="T1" s="12" t="s">
+        <v>117</v>
+      </c>
+      <c r="U1" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="V1" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="W1" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="Y1" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z1" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA1" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="AB1" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="AC1" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="AD1" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="AE1" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="AF1" s="12" t="s">
         <v>119</v>
       </c>
-      <c r="C1" s="14" t="s">
+      <c r="AG1" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="AH1" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="AI1" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="AJ1" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="AK1" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL1" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="AN1" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="AO1" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP1" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="AR1" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="AS1" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AT1" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="AV1" s="12" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="2" spans="1:48" s="15" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="18" t="s">
+        <v>152</v>
+      </c>
+      <c r="B2" s="18"/>
+      <c r="C2" s="40" t="s">
+        <v>326</v>
+      </c>
+      <c r="D2" s="28" t="s">
+        <v>327</v>
+      </c>
+      <c r="E2" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F2" s="18"/>
+      <c r="G2" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H2" s="26">
+        <v>200</v>
+      </c>
+      <c r="I2" s="18">
+        <v>21</v>
+      </c>
+      <c r="J2" s="18">
+        <v>100</v>
+      </c>
+      <c r="K2" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="L2" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M2" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N2" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O2" s="18"/>
+      <c r="P2" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q2" s="18">
+        <v>4</v>
+      </c>
+      <c r="R2" s="18" t="s">
+        <v>103</v>
+      </c>
+      <c r="S2" s="18"/>
+      <c r="T2" s="18"/>
+      <c r="U2" s="18" t="s">
+        <v>103</v>
+      </c>
+      <c r="V2" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W2" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X2" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y2" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z2" s="18"/>
+      <c r="AA2" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB2" s="20" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC2" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD2" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE2" s="18"/>
+      <c r="AF2" s="18"/>
+      <c r="AG2" s="18"/>
+      <c r="AH2" s="18"/>
+      <c r="AI2" s="18"/>
+      <c r="AJ2" s="19"/>
+      <c r="AK2" s="18"/>
+      <c r="AL2" s="18"/>
+      <c r="AM2" s="18"/>
+      <c r="AN2" s="18"/>
+      <c r="AO2" s="18"/>
+      <c r="AP2" s="18"/>
+      <c r="AQ2" s="18"/>
+      <c r="AR2" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS2" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="AT2" s="18"/>
+      <c r="AU2" s="18"/>
+      <c r="AV2" s="18"/>
+    </row>
+    <row r="3" spans="1:48" s="2" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="26" t="s">
+        <v>157</v>
+      </c>
+      <c r="B3" s="26"/>
+      <c r="C3" s="27" t="s">
+        <v>153</v>
+      </c>
+      <c r="D3" s="28" t="s">
+        <v>329</v>
+      </c>
+      <c r="E3" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H3" s="26">
+        <v>14876</v>
+      </c>
+      <c r="I3" s="26">
+        <v>21</v>
+      </c>
+      <c r="J3" s="26">
+        <v>300</v>
+      </c>
+      <c r="K3" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="L3" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="M3" s="29">
+        <v>46143</v>
+      </c>
+      <c r="N3" s="43" t="s">
+        <v>330</v>
+      </c>
+      <c r="O3" s="26"/>
+      <c r="P3" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q3" s="26">
+        <v>12</v>
+      </c>
+      <c r="R3" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S3" s="26"/>
+      <c r="T3" s="26"/>
+      <c r="U3" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V3" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W3" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X3" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y3" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z3" s="26"/>
+      <c r="AA3" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB3" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC3" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD3" s="29">
+        <v>46143</v>
+      </c>
+      <c r="AE3" s="31"/>
+      <c r="AF3" s="31"/>
+      <c r="AG3" s="31"/>
+      <c r="AH3" s="31"/>
+      <c r="AI3" s="32"/>
+      <c r="AJ3" s="31"/>
+      <c r="AK3" s="31"/>
+      <c r="AL3" s="31"/>
+      <c r="AM3" s="31"/>
+      <c r="AN3" s="31"/>
+      <c r="AO3" s="31"/>
+      <c r="AP3" s="31"/>
+      <c r="AQ3" s="31"/>
+      <c r="AR3" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS3" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="4" spans="1:48" s="2" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="26" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4" s="26"/>
+      <c r="C4" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="D4" s="28" t="s">
+        <v>159</v>
+      </c>
+      <c r="E4" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H4" s="26">
+        <v>400</v>
+      </c>
+      <c r="I4" s="26">
+        <v>21</v>
+      </c>
+      <c r="J4" s="26">
+        <v>12</v>
+      </c>
+      <c r="K4" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L4" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M4" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N4" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O4" s="26"/>
+      <c r="P4" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q4" s="26">
+        <v>12</v>
+      </c>
+      <c r="R4" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V4" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W4" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X4" s="33" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y4" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z4" s="26"/>
+      <c r="AA4" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB4" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC4" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD4" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE4" s="31"/>
+      <c r="AF4" s="31"/>
+      <c r="AG4" s="31"/>
+      <c r="AH4" s="31"/>
+      <c r="AI4" s="32"/>
+      <c r="AJ4" s="31"/>
+      <c r="AK4" s="31"/>
+      <c r="AL4" s="31"/>
+      <c r="AM4" s="31"/>
+      <c r="AN4" s="31"/>
+      <c r="AO4" s="31"/>
+      <c r="AP4" s="31"/>
+      <c r="AQ4" s="31"/>
+      <c r="AR4" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS4" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="5" spans="1:48" s="2" customFormat="1" ht="102" x14ac:dyDescent="0.2">
+      <c r="A5" s="26" t="s">
+        <v>163</v>
+      </c>
+      <c r="B5" s="26"/>
+      <c r="C5" s="34" t="s">
+        <v>161</v>
+      </c>
+      <c r="D5" s="28" t="s">
+        <v>162</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H5" s="26">
+        <v>14800</v>
+      </c>
+      <c r="I5" s="26">
+        <v>21</v>
+      </c>
+      <c r="J5" s="26">
+        <v>800</v>
+      </c>
+      <c r="K5" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L5" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M5" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N5" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O5" s="26"/>
+      <c r="P5" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q5" s="26">
+        <v>12</v>
+      </c>
+      <c r="R5" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S5" s="26"/>
+      <c r="T5" s="26"/>
+      <c r="U5" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V5" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W5" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X5" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y5" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z5" s="26"/>
+      <c r="AA5" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB5" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC5" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD5" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE5" s="31"/>
+      <c r="AF5" s="31"/>
+      <c r="AG5" s="31"/>
+      <c r="AH5" s="31"/>
+      <c r="AI5" s="32"/>
+      <c r="AJ5" s="31"/>
+      <c r="AK5" s="31"/>
+      <c r="AL5" s="31"/>
+      <c r="AM5" s="31"/>
+      <c r="AN5" s="31"/>
+      <c r="AO5" s="31"/>
+      <c r="AP5" s="31"/>
+      <c r="AQ5" s="31"/>
+      <c r="AR5" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS5" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="6" spans="1:48" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="26" t="s">
+        <v>166</v>
+      </c>
+      <c r="B6" s="26"/>
+      <c r="C6" s="27" t="s">
+        <v>164</v>
+      </c>
+      <c r="D6" s="28" t="s">
+        <v>165</v>
+      </c>
+      <c r="E6" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H6" s="26">
+        <v>1700</v>
+      </c>
+      <c r="I6" s="26">
+        <v>21</v>
+      </c>
+      <c r="J6" s="26">
+        <v>3</v>
+      </c>
+      <c r="K6" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L6" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="M6" s="29">
+        <v>46235</v>
+      </c>
+      <c r="N6" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q6" s="26">
+        <v>6</v>
+      </c>
+      <c r="R6" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V6" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W6" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X6" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y6" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z6" s="26"/>
+      <c r="AA6" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB6" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC6" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD6" s="29">
+        <v>46235</v>
+      </c>
+      <c r="AE6" s="31"/>
+      <c r="AF6" s="31"/>
+      <c r="AG6" s="31"/>
+      <c r="AH6" s="31"/>
+      <c r="AI6" s="32"/>
+      <c r="AJ6" s="31"/>
+      <c r="AK6" s="31"/>
+      <c r="AL6" s="31"/>
+      <c r="AM6" s="31"/>
+      <c r="AN6" s="31"/>
+      <c r="AO6" s="31"/>
+      <c r="AP6" s="31"/>
+      <c r="AQ6" s="31"/>
+      <c r="AR6" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS6" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="7" spans="1:48" s="2" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="26" t="s">
+        <v>169</v>
+      </c>
+      <c r="B7" s="26"/>
+      <c r="C7" s="27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D7" s="28" t="s">
+        <v>168</v>
+      </c>
+      <c r="E7" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F7" s="26"/>
+      <c r="G7" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H7" s="26">
+        <v>2300</v>
+      </c>
+      <c r="I7" s="26">
+        <v>21</v>
+      </c>
+      <c r="J7" s="26">
+        <v>120</v>
+      </c>
+      <c r="K7" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="L7" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M7" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N7" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O7" s="26"/>
+      <c r="P7" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q7" s="26">
+        <v>12</v>
+      </c>
+      <c r="R7" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S7" s="26"/>
+      <c r="T7" s="26"/>
+      <c r="U7" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V7" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W7" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X7" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y7" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z7" s="26"/>
+      <c r="AA7" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB7" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC7" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD7" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE7" s="31"/>
+      <c r="AF7" s="31"/>
+      <c r="AG7" s="31"/>
+      <c r="AH7" s="31"/>
+      <c r="AI7" s="32"/>
+      <c r="AJ7" s="31"/>
+      <c r="AK7" s="31"/>
+      <c r="AL7" s="31"/>
+      <c r="AM7" s="31"/>
+      <c r="AN7" s="31"/>
+      <c r="AO7" s="31"/>
+      <c r="AP7" s="31"/>
+      <c r="AQ7" s="31"/>
+      <c r="AR7" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS7" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="8" spans="1:48" s="2" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="26" t="s">
+        <v>172</v>
+      </c>
+      <c r="B8" s="26"/>
+      <c r="C8" s="27" t="s">
+        <v>170</v>
+      </c>
+      <c r="D8" s="28" t="s">
+        <v>171</v>
+      </c>
+      <c r="E8" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F8" s="26"/>
+      <c r="G8" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H8" s="26">
+        <v>250</v>
+      </c>
+      <c r="I8" s="26">
+        <v>9</v>
+      </c>
+      <c r="J8" s="26">
+        <v>6</v>
+      </c>
+      <c r="K8" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L8" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="M8" s="29">
+        <v>46235</v>
+      </c>
+      <c r="N8" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O8" s="26"/>
+      <c r="P8" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q8" s="26">
+        <v>12</v>
+      </c>
+      <c r="R8" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S8" s="26"/>
+      <c r="T8" s="26"/>
+      <c r="U8" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V8" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W8" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X8" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y8" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z8" s="26"/>
+      <c r="AA8" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB8" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC8" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD8" s="29">
+        <v>46235</v>
+      </c>
+      <c r="AE8" s="31"/>
+      <c r="AF8" s="31"/>
+      <c r="AG8" s="31"/>
+      <c r="AH8" s="31"/>
+      <c r="AI8" s="32"/>
+      <c r="AJ8" s="31"/>
+      <c r="AK8" s="31"/>
+      <c r="AL8" s="31"/>
+      <c r="AM8" s="31"/>
+      <c r="AN8" s="31"/>
+      <c r="AO8" s="31"/>
+      <c r="AP8" s="31"/>
+      <c r="AQ8" s="31"/>
+      <c r="AR8" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS8" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="9" spans="1:48" s="2" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B9" s="26"/>
+      <c r="C9" s="27" t="s">
+        <v>173</v>
+      </c>
+      <c r="D9" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="E9" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F9" s="26"/>
+      <c r="G9" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H9" s="26">
+        <v>4960</v>
+      </c>
+      <c r="I9" s="26">
+        <v>21</v>
+      </c>
+      <c r="J9" s="26">
+        <v>2</v>
+      </c>
+      <c r="K9" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L9" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="M9" s="29">
+        <v>46082</v>
+      </c>
+      <c r="N9" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O9" s="26"/>
+      <c r="P9" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q9" s="26">
+        <v>12</v>
+      </c>
+      <c r="R9" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S9" s="26"/>
+      <c r="T9" s="26"/>
+      <c r="U9" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V9" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W9" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X9" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y9" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z9" s="26"/>
+      <c r="AA9" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB9" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC9" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD9" s="29">
+        <v>46082</v>
+      </c>
+      <c r="AE9" s="31"/>
+      <c r="AF9" s="31"/>
+      <c r="AG9" s="31"/>
+      <c r="AH9" s="31"/>
+      <c r="AI9" s="32"/>
+      <c r="AJ9" s="31"/>
+      <c r="AK9" s="31"/>
+      <c r="AL9" s="31"/>
+      <c r="AM9" s="31"/>
+      <c r="AN9" s="31"/>
+      <c r="AO9" s="31"/>
+      <c r="AP9" s="31"/>
+      <c r="AQ9" s="31"/>
+      <c r="AR9" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS9" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="10" spans="1:48" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="26" t="s">
+        <v>178</v>
+      </c>
+      <c r="B10" s="26"/>
+      <c r="C10" s="27" t="s">
+        <v>176</v>
+      </c>
+      <c r="D10" s="28" t="s">
+        <v>177</v>
+      </c>
+      <c r="E10" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F10" s="26"/>
+      <c r="G10" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H10" s="26">
+        <v>5000</v>
+      </c>
+      <c r="I10" s="26">
+        <v>21</v>
+      </c>
+      <c r="J10" s="26">
+        <v>20</v>
+      </c>
+      <c r="K10" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L10" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M10" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N10" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O10" s="26"/>
+      <c r="P10" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q10" s="26">
+        <v>1</v>
+      </c>
+      <c r="R10" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S10" s="26"/>
+      <c r="T10" s="26"/>
+      <c r="U10" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V10" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W10" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X10" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y10" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z10" s="26"/>
+      <c r="AA10" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB10" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC10" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD10" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE10" s="31"/>
+      <c r="AF10" s="31"/>
+      <c r="AG10" s="31"/>
+      <c r="AH10" s="31"/>
+      <c r="AI10" s="32"/>
+      <c r="AJ10" s="31"/>
+      <c r="AK10" s="31"/>
+      <c r="AL10" s="31"/>
+      <c r="AM10" s="31"/>
+      <c r="AN10" s="31"/>
+      <c r="AO10" s="31"/>
+      <c r="AP10" s="31"/>
+      <c r="AQ10" s="31"/>
+      <c r="AR10" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS10" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="11" spans="1:48" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="26" t="s">
+        <v>181</v>
+      </c>
+      <c r="B11" s="26"/>
+      <c r="C11" s="27" t="s">
+        <v>179</v>
+      </c>
+      <c r="D11" s="28" t="s">
+        <v>180</v>
+      </c>
+      <c r="E11" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F11" s="26"/>
+      <c r="G11" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H11" s="26">
+        <v>6800</v>
+      </c>
+      <c r="I11" s="26">
+        <v>21</v>
+      </c>
+      <c r="J11" s="26">
+        <v>35</v>
+      </c>
+      <c r="K11" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L11" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M11" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N11" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O11" s="26"/>
+      <c r="P11" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q11" s="26">
+        <v>1</v>
+      </c>
+      <c r="R11" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S11" s="26"/>
+      <c r="T11" s="26"/>
+      <c r="U11" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V11" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W11" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X11" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y11" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z11" s="26"/>
+      <c r="AA11" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB11" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC11" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD11" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE11" s="31"/>
+      <c r="AF11" s="31"/>
+      <c r="AG11" s="31"/>
+      <c r="AH11" s="31"/>
+      <c r="AI11" s="32"/>
+      <c r="AJ11" s="31"/>
+      <c r="AK11" s="31"/>
+      <c r="AL11" s="31"/>
+      <c r="AM11" s="31"/>
+      <c r="AN11" s="31"/>
+      <c r="AO11" s="31"/>
+      <c r="AP11" s="31"/>
+      <c r="AQ11" s="31"/>
+      <c r="AR11" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS11" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="12" spans="1:48" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B12" s="26"/>
+      <c r="C12" s="27" t="s">
+        <v>182</v>
+      </c>
+      <c r="D12" s="28" t="s">
+        <v>183</v>
+      </c>
+      <c r="E12" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F12" s="26"/>
+      <c r="G12" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H12" s="26">
+        <v>2000</v>
+      </c>
+      <c r="I12" s="26">
+        <v>21</v>
+      </c>
+      <c r="J12" s="26">
+        <v>8</v>
+      </c>
+      <c r="K12" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L12" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N12" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O12" s="26"/>
+      <c r="P12" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q12" s="26">
+        <v>1</v>
+      </c>
+      <c r="R12" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S12" s="26"/>
+      <c r="T12" s="26"/>
+      <c r="U12" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V12" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W12" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X12" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y12" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z12" s="26"/>
+      <c r="AA12" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB12" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC12" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD12" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE12" s="31"/>
+      <c r="AF12" s="31"/>
+      <c r="AG12" s="31"/>
+      <c r="AH12" s="31"/>
+      <c r="AI12" s="32"/>
+      <c r="AJ12" s="31"/>
+      <c r="AK12" s="31"/>
+      <c r="AL12" s="31"/>
+      <c r="AM12" s="31"/>
+      <c r="AN12" s="31"/>
+      <c r="AO12" s="31"/>
+      <c r="AP12" s="31"/>
+      <c r="AQ12" s="31"/>
+      <c r="AR12" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS12" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="13" spans="1:48" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A13" s="26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B13" s="26"/>
+      <c r="C13" s="27" t="s">
+        <v>185</v>
+      </c>
+      <c r="D13" s="28" t="s">
+        <v>186</v>
+      </c>
+      <c r="E13" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F13" s="26"/>
+      <c r="G13" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H13" s="26">
+        <v>6200</v>
+      </c>
+      <c r="I13" s="26">
+        <v>21</v>
+      </c>
+      <c r="J13" s="26">
+        <v>10</v>
+      </c>
+      <c r="K13" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L13" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N13" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O13" s="26"/>
+      <c r="P13" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q13" s="26">
+        <v>12</v>
+      </c>
+      <c r="R13" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S13" s="26"/>
+      <c r="T13" s="26"/>
+      <c r="U13" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V13" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W13" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X13" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y13" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z13" s="26"/>
+      <c r="AA13" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB13" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC13" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD13" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE13" s="31"/>
+      <c r="AF13" s="31"/>
+      <c r="AG13" s="31"/>
+      <c r="AH13" s="31"/>
+      <c r="AI13" s="32"/>
+      <c r="AJ13" s="31"/>
+      <c r="AK13" s="31"/>
+      <c r="AL13" s="31"/>
+      <c r="AM13" s="31"/>
+      <c r="AN13" s="31"/>
+      <c r="AO13" s="31"/>
+      <c r="AP13" s="31"/>
+      <c r="AQ13" s="31"/>
+      <c r="AR13" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS13" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="14" spans="1:48" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A14" s="26" t="s">
+        <v>190</v>
+      </c>
+      <c r="B14" s="26"/>
+      <c r="C14" s="27" t="s">
+        <v>188</v>
+      </c>
+      <c r="D14" s="28" t="s">
+        <v>189</v>
+      </c>
+      <c r="E14" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F14" s="26"/>
+      <c r="G14" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H14" s="26">
+        <v>14800</v>
+      </c>
+      <c r="I14" s="26">
+        <v>21</v>
+      </c>
+      <c r="J14" s="26">
+        <v>16</v>
+      </c>
+      <c r="K14" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L14" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N14" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O14" s="26"/>
+      <c r="P14" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q14" s="26">
+        <v>12</v>
+      </c>
+      <c r="R14" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S14" s="26"/>
+      <c r="T14" s="26"/>
+      <c r="U14" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V14" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W14" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X14" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y14" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z14" s="26"/>
+      <c r="AA14" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB14" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC14" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD14" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE14" s="31"/>
+      <c r="AF14" s="31"/>
+      <c r="AG14" s="31"/>
+      <c r="AH14" s="31"/>
+      <c r="AI14" s="32"/>
+      <c r="AJ14" s="31"/>
+      <c r="AK14" s="31"/>
+      <c r="AL14" s="31"/>
+      <c r="AM14" s="31"/>
+      <c r="AN14" s="31"/>
+      <c r="AO14" s="31"/>
+      <c r="AP14" s="31"/>
+      <c r="AQ14" s="31"/>
+      <c r="AR14" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS14" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="15" spans="1:48" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="26" t="s">
+        <v>193</v>
+      </c>
+      <c r="B15" s="26"/>
+      <c r="C15" s="27" t="s">
+        <v>191</v>
+      </c>
+      <c r="D15" s="28" t="s">
+        <v>192</v>
+      </c>
+      <c r="E15" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F15" s="26"/>
+      <c r="G15" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H15" s="26">
+        <v>4300</v>
+      </c>
+      <c r="I15" s="26">
+        <v>21</v>
+      </c>
+      <c r="J15" s="26">
+        <v>12</v>
+      </c>
+      <c r="K15" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L15" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M15" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N15" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O15" s="26"/>
+      <c r="P15" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q15" s="26">
+        <v>12</v>
+      </c>
+      <c r="R15" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S15" s="26"/>
+      <c r="T15" s="26"/>
+      <c r="U15" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V15" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W15" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X15" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y15" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z15" s="26"/>
+      <c r="AA15" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB15" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC15" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD15" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE15" s="31"/>
+      <c r="AF15" s="31"/>
+      <c r="AG15" s="31"/>
+      <c r="AH15" s="31"/>
+      <c r="AI15" s="32"/>
+      <c r="AJ15" s="31"/>
+      <c r="AK15" s="31"/>
+      <c r="AL15" s="31"/>
+      <c r="AM15" s="31"/>
+      <c r="AN15" s="31"/>
+      <c r="AO15" s="31"/>
+      <c r="AP15" s="31"/>
+      <c r="AQ15" s="31"/>
+      <c r="AR15" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS15" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="16" spans="1:48" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="B16" s="26"/>
+      <c r="C16" s="27" t="s">
+        <v>194</v>
+      </c>
+      <c r="D16" s="28" t="s">
+        <v>195</v>
+      </c>
+      <c r="E16" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F16" s="26"/>
+      <c r="G16" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H16" s="26">
+        <v>1400</v>
+      </c>
+      <c r="I16" s="26">
+        <v>21</v>
+      </c>
+      <c r="J16" s="26">
+        <v>1008</v>
+      </c>
+      <c r="K16" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="L16" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="M16" s="29">
+        <v>46235</v>
+      </c>
+      <c r="N16" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O16" s="26"/>
+      <c r="P16" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q16" s="26">
+        <v>1</v>
+      </c>
+      <c r="R16" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S16" s="26"/>
+      <c r="T16" s="26"/>
+      <c r="U16" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V16" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W16" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X16" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y16" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z16" s="26"/>
+      <c r="AA16" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB16" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC16" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD16" s="29">
+        <v>46235</v>
+      </c>
+      <c r="AE16" s="31"/>
+      <c r="AF16" s="31"/>
+      <c r="AG16" s="31"/>
+      <c r="AH16" s="31"/>
+      <c r="AI16" s="32"/>
+      <c r="AJ16" s="31"/>
+      <c r="AK16" s="31"/>
+      <c r="AL16" s="31"/>
+      <c r="AM16" s="31"/>
+      <c r="AN16" s="31"/>
+      <c r="AO16" s="31"/>
+      <c r="AP16" s="31"/>
+      <c r="AQ16" s="31"/>
+      <c r="AR16" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS16" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="17" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="26" t="s">
+        <v>199</v>
+      </c>
+      <c r="B17" s="26"/>
+      <c r="C17" s="27" t="s">
+        <v>197</v>
+      </c>
+      <c r="D17" s="28" t="s">
+        <v>198</v>
+      </c>
+      <c r="E17" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F17" s="26"/>
+      <c r="G17" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H17" s="26">
+        <v>4500</v>
+      </c>
+      <c r="I17" s="26">
+        <v>21</v>
+      </c>
+      <c r="J17" s="26">
+        <v>12</v>
+      </c>
+      <c r="K17" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L17" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M17" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N17" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O17" s="26"/>
+      <c r="P17" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q17" s="26">
+        <v>1</v>
+      </c>
+      <c r="R17" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S17" s="26"/>
+      <c r="T17" s="26"/>
+      <c r="U17" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V17" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W17" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X17" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y17" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z17" s="26"/>
+      <c r="AA17" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB17" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC17" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD17" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE17" s="31"/>
+      <c r="AF17" s="31"/>
+      <c r="AG17" s="31"/>
+      <c r="AH17" s="31"/>
+      <c r="AI17" s="32"/>
+      <c r="AJ17" s="31"/>
+      <c r="AK17" s="31"/>
+      <c r="AL17" s="31"/>
+      <c r="AM17" s="31"/>
+      <c r="AN17" s="31"/>
+      <c r="AO17" s="31"/>
+      <c r="AP17" s="31"/>
+      <c r="AQ17" s="31"/>
+      <c r="AR17" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS17" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="18" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A18" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="B18" s="26"/>
+      <c r="C18" s="27" t="s">
+        <v>200</v>
+      </c>
+      <c r="D18" s="28" t="s">
+        <v>201</v>
+      </c>
+      <c r="E18" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F18" s="26"/>
+      <c r="G18" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H18" s="26">
+        <v>1650</v>
+      </c>
+      <c r="I18" s="26">
+        <v>21</v>
+      </c>
+      <c r="J18" s="26">
+        <v>10</v>
+      </c>
+      <c r="K18" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L18" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M18" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N18" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O18" s="26"/>
+      <c r="P18" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q18" s="26">
+        <v>1</v>
+      </c>
+      <c r="R18" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S18" s="26"/>
+      <c r="T18" s="26"/>
+      <c r="U18" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V18" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W18" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X18" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y18" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z18" s="26"/>
+      <c r="AA18" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB18" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC18" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD18" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE18" s="31"/>
+      <c r="AF18" s="31"/>
+      <c r="AG18" s="31"/>
+      <c r="AH18" s="31"/>
+      <c r="AI18" s="32"/>
+      <c r="AJ18" s="31"/>
+      <c r="AK18" s="31"/>
+      <c r="AL18" s="31"/>
+      <c r="AM18" s="31"/>
+      <c r="AN18" s="31"/>
+      <c r="AO18" s="31"/>
+      <c r="AP18" s="31"/>
+      <c r="AQ18" s="31"/>
+      <c r="AR18" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS18" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="19" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="26" t="s">
+        <v>205</v>
+      </c>
+      <c r="B19" s="26"/>
+      <c r="C19" s="27" t="s">
+        <v>203</v>
+      </c>
+      <c r="D19" s="28" t="s">
+        <v>204</v>
+      </c>
+      <c r="E19" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F19" s="26"/>
+      <c r="G19" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H19" s="26">
+        <v>1200</v>
+      </c>
+      <c r="I19" s="26">
+        <v>21</v>
+      </c>
+      <c r="J19" s="26">
+        <v>12</v>
+      </c>
+      <c r="K19" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L19" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M19" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N19" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O19" s="26"/>
+      <c r="P19" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q19" s="26">
+        <v>1</v>
+      </c>
+      <c r="R19" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S19" s="26"/>
+      <c r="T19" s="26"/>
+      <c r="U19" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V19" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W19" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X19" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y19" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z19" s="26"/>
+      <c r="AA19" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB19" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC19" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD19" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE19" s="31"/>
+      <c r="AF19" s="31"/>
+      <c r="AG19" s="31"/>
+      <c r="AH19" s="31"/>
+      <c r="AI19" s="32"/>
+      <c r="AJ19" s="31"/>
+      <c r="AK19" s="31"/>
+      <c r="AL19" s="31"/>
+      <c r="AM19" s="31"/>
+      <c r="AN19" s="31"/>
+      <c r="AO19" s="31"/>
+      <c r="AP19" s="31"/>
+      <c r="AQ19" s="31"/>
+      <c r="AR19" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS19" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="20" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="26" t="s">
+        <v>208</v>
+      </c>
+      <c r="B20" s="26"/>
+      <c r="C20" s="27" t="s">
+        <v>206</v>
+      </c>
+      <c r="D20" s="28" t="s">
+        <v>207</v>
+      </c>
+      <c r="E20" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F20" s="26"/>
+      <c r="G20" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H20" s="26">
+        <v>1200</v>
+      </c>
+      <c r="I20" s="26">
+        <v>21</v>
+      </c>
+      <c r="J20" s="26">
+        <v>12</v>
+      </c>
+      <c r="K20" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L20" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M20" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N20" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O20" s="26"/>
+      <c r="P20" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q20" s="26">
+        <v>1</v>
+      </c>
+      <c r="R20" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S20" s="26"/>
+      <c r="T20" s="26"/>
+      <c r="U20" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V20" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W20" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X20" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y20" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z20" s="26"/>
+      <c r="AA20" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB20" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC20" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD20" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE20" s="31"/>
+      <c r="AF20" s="31"/>
+      <c r="AG20" s="31"/>
+      <c r="AH20" s="31"/>
+      <c r="AI20" s="32"/>
+      <c r="AJ20" s="31"/>
+      <c r="AK20" s="31"/>
+      <c r="AL20" s="31"/>
+      <c r="AM20" s="31"/>
+      <c r="AN20" s="31"/>
+      <c r="AO20" s="31"/>
+      <c r="AP20" s="31"/>
+      <c r="AQ20" s="31"/>
+      <c r="AR20" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS20" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="21" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="26" t="s">
+        <v>211</v>
+      </c>
+      <c r="B21" s="26"/>
+      <c r="C21" s="27" t="s">
+        <v>209</v>
+      </c>
+      <c r="D21" s="28" t="s">
+        <v>210</v>
+      </c>
+      <c r="E21" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H21" s="26">
+        <v>660</v>
+      </c>
+      <c r="I21" s="26">
+        <v>21</v>
+      </c>
+      <c r="J21" s="26">
+        <v>10</v>
+      </c>
+      <c r="K21" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L21" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M21" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N21" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O21" s="26"/>
+      <c r="P21" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q21" s="26">
+        <v>12</v>
+      </c>
+      <c r="R21" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S21" s="26"/>
+      <c r="T21" s="26"/>
+      <c r="U21" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V21" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W21" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X21" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y21" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z21" s="26"/>
+      <c r="AA21" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB21" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC21" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD21" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE21" s="31"/>
+      <c r="AF21" s="31"/>
+      <c r="AG21" s="31"/>
+      <c r="AH21" s="31"/>
+      <c r="AI21" s="32"/>
+      <c r="AJ21" s="31"/>
+      <c r="AK21" s="31"/>
+      <c r="AL21" s="31"/>
+      <c r="AM21" s="31"/>
+      <c r="AN21" s="31"/>
+      <c r="AO21" s="31"/>
+      <c r="AP21" s="31"/>
+      <c r="AQ21" s="31"/>
+      <c r="AR21" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS21" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="22" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A22" s="26" t="s">
+        <v>214</v>
+      </c>
+      <c r="B22" s="26"/>
+      <c r="C22" s="27" t="s">
+        <v>212</v>
+      </c>
+      <c r="D22" s="28" t="s">
+        <v>213</v>
+      </c>
+      <c r="E22" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F22" s="26"/>
+      <c r="G22" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H22" s="26">
+        <v>1000</v>
+      </c>
+      <c r="I22" s="26">
+        <v>21</v>
+      </c>
+      <c r="J22" s="26">
+        <v>80</v>
+      </c>
+      <c r="K22" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="L22" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M22" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N22" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O22" s="26"/>
+      <c r="P22" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q22" s="26">
+        <v>12</v>
+      </c>
+      <c r="R22" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S22" s="26"/>
+      <c r="T22" s="26"/>
+      <c r="U22" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V22" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W22" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X22" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y22" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z22" s="26"/>
+      <c r="AA22" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB22" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC22" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD22" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE22" s="31"/>
+      <c r="AF22" s="31"/>
+      <c r="AG22" s="31"/>
+      <c r="AH22" s="31"/>
+      <c r="AI22" s="32"/>
+      <c r="AJ22" s="31"/>
+      <c r="AK22" s="31"/>
+      <c r="AL22" s="31"/>
+      <c r="AM22" s="31"/>
+      <c r="AN22" s="31"/>
+      <c r="AO22" s="31"/>
+      <c r="AP22" s="31"/>
+      <c r="AQ22" s="31"/>
+      <c r="AR22" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS22" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="23" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A23" s="26" t="s">
+        <v>217</v>
+      </c>
+      <c r="B23" s="26"/>
+      <c r="C23" s="27" t="s">
+        <v>215</v>
+      </c>
+      <c r="D23" s="28" t="s">
+        <v>216</v>
+      </c>
+      <c r="E23" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F23" s="26"/>
+      <c r="G23" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H23" s="26">
+        <v>800</v>
+      </c>
+      <c r="I23" s="26">
+        <v>21</v>
+      </c>
+      <c r="J23" s="26">
+        <v>10</v>
+      </c>
+      <c r="K23" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L23" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M23" s="29">
+        <v>46054</v>
+      </c>
+      <c r="N23" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O23" s="26"/>
+      <c r="P23" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q23" s="26">
+        <v>1</v>
+      </c>
+      <c r="R23" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S23" s="26"/>
+      <c r="T23" s="26"/>
+      <c r="U23" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V23" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W23" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X23" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y23" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z23" s="26"/>
+      <c r="AA23" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB23" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC23" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD23" s="29">
+        <v>46054</v>
+      </c>
+      <c r="AE23" s="31"/>
+      <c r="AF23" s="31"/>
+      <c r="AG23" s="31"/>
+      <c r="AH23" s="31"/>
+      <c r="AI23" s="32"/>
+      <c r="AJ23" s="31"/>
+      <c r="AK23" s="31"/>
+      <c r="AL23" s="31"/>
+      <c r="AM23" s="31"/>
+      <c r="AN23" s="31"/>
+      <c r="AO23" s="31"/>
+      <c r="AP23" s="31"/>
+      <c r="AQ23" s="31"/>
+      <c r="AR23" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS23" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="24" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A24" s="26" t="s">
+        <v>220</v>
+      </c>
+      <c r="B24" s="26"/>
+      <c r="C24" s="27" t="s">
+        <v>218</v>
+      </c>
+      <c r="D24" s="28" t="s">
+        <v>219</v>
+      </c>
+      <c r="E24" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F24" s="26"/>
+      <c r="G24" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H24" s="26">
+        <v>600</v>
+      </c>
+      <c r="I24" s="26">
+        <v>21</v>
+      </c>
+      <c r="J24" s="26">
+        <v>8</v>
+      </c>
+      <c r="K24" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L24" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M24" s="29">
+        <v>46054</v>
+      </c>
+      <c r="N24" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O24" s="26"/>
+      <c r="P24" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q24" s="26">
+        <v>1</v>
+      </c>
+      <c r="R24" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S24" s="26"/>
+      <c r="T24" s="26"/>
+      <c r="U24" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V24" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W24" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X24" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y24" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z24" s="26"/>
+      <c r="AA24" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB24" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC24" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD24" s="29">
+        <v>46054</v>
+      </c>
+      <c r="AE24" s="31"/>
+      <c r="AF24" s="31"/>
+      <c r="AG24" s="31"/>
+      <c r="AH24" s="31"/>
+      <c r="AI24" s="32"/>
+      <c r="AJ24" s="31"/>
+      <c r="AK24" s="31"/>
+      <c r="AL24" s="31"/>
+      <c r="AM24" s="31"/>
+      <c r="AN24" s="31"/>
+      <c r="AO24" s="31"/>
+      <c r="AP24" s="31"/>
+      <c r="AQ24" s="31"/>
+      <c r="AR24" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS24" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="25" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A25" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="B25" s="26"/>
+      <c r="C25" s="27" t="s">
+        <v>221</v>
+      </c>
+      <c r="D25" s="28" t="s">
+        <v>222</v>
+      </c>
+      <c r="E25" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F25" s="26"/>
+      <c r="G25" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H25" s="26">
+        <v>150</v>
+      </c>
+      <c r="I25" s="26">
+        <v>21</v>
+      </c>
+      <c r="J25" s="26">
+        <v>1</v>
+      </c>
+      <c r="K25" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L25" s="26" t="s">
         <v>82</v>
       </c>
-      <c r="D1" s="15" t="s">
+      <c r="M25" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N25" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O25" s="26"/>
+      <c r="P25" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q25" s="26">
+        <v>1</v>
+      </c>
+      <c r="R25" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S25" s="26"/>
+      <c r="T25" s="26"/>
+      <c r="U25" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V25" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W25" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X25" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y25" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z25" s="26"/>
+      <c r="AA25" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB25" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC25" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD25" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE25" s="31"/>
+      <c r="AF25" s="31"/>
+      <c r="AG25" s="31"/>
+      <c r="AH25" s="31"/>
+      <c r="AI25" s="32"/>
+      <c r="AJ25" s="31"/>
+      <c r="AK25" s="31"/>
+      <c r="AL25" s="31"/>
+      <c r="AM25" s="31"/>
+      <c r="AN25" s="31"/>
+      <c r="AO25" s="31"/>
+      <c r="AP25" s="31"/>
+      <c r="AQ25" s="31"/>
+      <c r="AR25" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS25" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="26" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A26" s="26" t="s">
+        <v>226</v>
+      </c>
+      <c r="B26" s="26"/>
+      <c r="C26" s="27" t="s">
+        <v>224</v>
+      </c>
+      <c r="D26" s="28" t="s">
+        <v>225</v>
+      </c>
+      <c r="E26" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F26" s="26"/>
+      <c r="G26" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H26" s="26">
+        <v>990</v>
+      </c>
+      <c r="I26" s="26">
+        <v>21</v>
+      </c>
+      <c r="J26" s="26">
+        <v>24</v>
+      </c>
+      <c r="K26" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L26" s="26" t="s">
         <v>83</v>
       </c>
-      <c r="E1" s="15" t="s">
-[...2 lines deleted...]
-      <c r="F1" s="15" t="s">
+      <c r="M26" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N26" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O26" s="26"/>
+      <c r="P26" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q26" s="26">
+        <v>12</v>
+      </c>
+      <c r="R26" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S26" s="26"/>
+      <c r="T26" s="26"/>
+      <c r="U26" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V26" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W26" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X26" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y26" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z26" s="26"/>
+      <c r="AA26" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB26" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC26" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD26" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE26" s="31"/>
+      <c r="AF26" s="31"/>
+      <c r="AG26" s="31"/>
+      <c r="AH26" s="31"/>
+      <c r="AI26" s="32"/>
+      <c r="AJ26" s="31"/>
+      <c r="AK26" s="31"/>
+      <c r="AL26" s="31"/>
+      <c r="AM26" s="31"/>
+      <c r="AN26" s="31"/>
+      <c r="AO26" s="31"/>
+      <c r="AP26" s="31"/>
+      <c r="AQ26" s="31"/>
+      <c r="AR26" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS26" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="27" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A27" s="26" t="s">
+        <v>229</v>
+      </c>
+      <c r="B27" s="26"/>
+      <c r="C27" s="27" t="s">
+        <v>227</v>
+      </c>
+      <c r="D27" s="28" t="s">
+        <v>228</v>
+      </c>
+      <c r="E27" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F27" s="26"/>
+      <c r="G27" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H27" s="26">
+        <v>1150</v>
+      </c>
+      <c r="I27" s="26">
+        <v>21</v>
+      </c>
+      <c r="J27" s="26">
+        <v>4</v>
+      </c>
+      <c r="K27" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L27" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M27" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N27" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O27" s="26"/>
+      <c r="P27" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q27" s="26">
+        <v>12</v>
+      </c>
+      <c r="R27" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S27" s="26"/>
+      <c r="T27" s="26"/>
+      <c r="U27" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V27" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W27" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X27" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y27" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z27" s="26"/>
+      <c r="AA27" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB27" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC27" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD27" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE27" s="31"/>
+      <c r="AF27" s="31"/>
+      <c r="AG27" s="31"/>
+      <c r="AH27" s="31"/>
+      <c r="AI27" s="32"/>
+      <c r="AJ27" s="31"/>
+      <c r="AK27" s="31"/>
+      <c r="AL27" s="31"/>
+      <c r="AM27" s="31"/>
+      <c r="AN27" s="31"/>
+      <c r="AO27" s="31"/>
+      <c r="AP27" s="31"/>
+      <c r="AQ27" s="31"/>
+      <c r="AR27" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS27" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="28" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A28" s="26" t="s">
+        <v>232</v>
+      </c>
+      <c r="B28" s="26"/>
+      <c r="C28" s="27" t="s">
+        <v>230</v>
+      </c>
+      <c r="D28" s="28" t="s">
+        <v>231</v>
+      </c>
+      <c r="E28" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F28" s="26"/>
+      <c r="G28" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H28" s="26">
+        <v>1200</v>
+      </c>
+      <c r="I28" s="26">
+        <v>21</v>
+      </c>
+      <c r="J28" s="26">
+        <v>14</v>
+      </c>
+      <c r="K28" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L28" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M28" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N28" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O28" s="26"/>
+      <c r="P28" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q28" s="26">
+        <v>12</v>
+      </c>
+      <c r="R28" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S28" s="26"/>
+      <c r="T28" s="26"/>
+      <c r="U28" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V28" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W28" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X28" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y28" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z28" s="26"/>
+      <c r="AA28" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB28" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC28" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD28" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE28" s="31"/>
+      <c r="AF28" s="31"/>
+      <c r="AG28" s="31"/>
+      <c r="AH28" s="31"/>
+      <c r="AI28" s="32"/>
+      <c r="AJ28" s="31"/>
+      <c r="AK28" s="31"/>
+      <c r="AL28" s="31"/>
+      <c r="AM28" s="31"/>
+      <c r="AN28" s="31"/>
+      <c r="AO28" s="31"/>
+      <c r="AP28" s="31"/>
+      <c r="AQ28" s="31"/>
+      <c r="AR28" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS28" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="29" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A29" s="26" t="s">
+        <v>235</v>
+      </c>
+      <c r="B29" s="26"/>
+      <c r="C29" s="27" t="s">
+        <v>233</v>
+      </c>
+      <c r="D29" s="28" t="s">
+        <v>234</v>
+      </c>
+      <c r="E29" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H29" s="26">
+        <v>1320</v>
+      </c>
+      <c r="I29" s="26">
+        <v>21</v>
+      </c>
+      <c r="J29" s="26">
+        <v>40</v>
+      </c>
+      <c r="K29" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="L29" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M29" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N29" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O29" s="26"/>
+      <c r="P29" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q29" s="26">
+        <v>12</v>
+      </c>
+      <c r="R29" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S29" s="26"/>
+      <c r="T29" s="26"/>
+      <c r="U29" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V29" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W29" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X29" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y29" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z29" s="26"/>
+      <c r="AA29" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB29" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC29" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD29" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE29" s="31"/>
+      <c r="AF29" s="31"/>
+      <c r="AG29" s="31"/>
+      <c r="AH29" s="31"/>
+      <c r="AI29" s="32"/>
+      <c r="AJ29" s="31"/>
+      <c r="AK29" s="31"/>
+      <c r="AL29" s="31"/>
+      <c r="AM29" s="31"/>
+      <c r="AN29" s="31"/>
+      <c r="AO29" s="31"/>
+      <c r="AP29" s="31"/>
+      <c r="AQ29" s="31"/>
+      <c r="AR29" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS29" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="30" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A30" s="26" t="s">
+        <v>238</v>
+      </c>
+      <c r="B30" s="26"/>
+      <c r="C30" s="27" t="s">
+        <v>236</v>
+      </c>
+      <c r="D30" s="28" t="s">
+        <v>237</v>
+      </c>
+      <c r="E30" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F30" s="26"/>
+      <c r="G30" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H30" s="26">
+        <v>490</v>
+      </c>
+      <c r="I30" s="26">
+        <v>21</v>
+      </c>
+      <c r="J30" s="26">
+        <v>12</v>
+      </c>
+      <c r="K30" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L30" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M30" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N30" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O30" s="26"/>
+      <c r="P30" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q30" s="26">
+        <v>1</v>
+      </c>
+      <c r="R30" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S30" s="26"/>
+      <c r="T30" s="26"/>
+      <c r="U30" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V30" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W30" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X30" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y30" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z30" s="26"/>
+      <c r="AA30" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB30" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC30" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD30" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE30" s="31"/>
+      <c r="AF30" s="31"/>
+      <c r="AG30" s="31"/>
+      <c r="AH30" s="31"/>
+      <c r="AI30" s="32"/>
+      <c r="AJ30" s="31"/>
+      <c r="AK30" s="31"/>
+      <c r="AL30" s="31"/>
+      <c r="AM30" s="31"/>
+      <c r="AN30" s="31"/>
+      <c r="AO30" s="31"/>
+      <c r="AP30" s="31"/>
+      <c r="AQ30" s="31"/>
+      <c r="AR30" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS30" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="31" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A31" s="26" t="s">
+        <v>241</v>
+      </c>
+      <c r="B31" s="26"/>
+      <c r="C31" s="27" t="s">
+        <v>239</v>
+      </c>
+      <c r="D31" s="28" t="s">
+        <v>240</v>
+      </c>
+      <c r="E31" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F31" s="26"/>
+      <c r="G31" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H31" s="26">
+        <v>2060</v>
+      </c>
+      <c r="I31" s="26">
+        <v>21</v>
+      </c>
+      <c r="J31" s="26">
+        <v>24</v>
+      </c>
+      <c r="K31" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L31" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M31" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N31" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O31" s="26"/>
+      <c r="P31" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q31" s="26">
+        <v>12</v>
+      </c>
+      <c r="R31" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S31" s="26"/>
+      <c r="T31" s="26"/>
+      <c r="U31" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V31" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W31" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X31" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y31" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z31" s="26"/>
+      <c r="AA31" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB31" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC31" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD31" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE31" s="31"/>
+      <c r="AF31" s="31"/>
+      <c r="AG31" s="31"/>
+      <c r="AH31" s="31"/>
+      <c r="AI31" s="32"/>
+      <c r="AJ31" s="31"/>
+      <c r="AK31" s="31"/>
+      <c r="AL31" s="31"/>
+      <c r="AM31" s="31"/>
+      <c r="AN31" s="31"/>
+      <c r="AO31" s="31"/>
+      <c r="AP31" s="31"/>
+      <c r="AQ31" s="31"/>
+      <c r="AR31" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS31" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="32" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A32" s="26" t="s">
+        <v>244</v>
+      </c>
+      <c r="B32" s="26"/>
+      <c r="C32" s="27" t="s">
+        <v>242</v>
+      </c>
+      <c r="D32" s="28" t="s">
+        <v>243</v>
+      </c>
+      <c r="E32" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F32" s="26"/>
+      <c r="G32" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H32" s="26">
+        <v>4000</v>
+      </c>
+      <c r="I32" s="26">
+        <v>21</v>
+      </c>
+      <c r="J32" s="26">
+        <v>36</v>
+      </c>
+      <c r="K32" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L32" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M32" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N32" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O32" s="26"/>
+      <c r="P32" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q32" s="26">
+        <v>12</v>
+      </c>
+      <c r="R32" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S32" s="26"/>
+      <c r="T32" s="26"/>
+      <c r="U32" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V32" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W32" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X32" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y32" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z32" s="26"/>
+      <c r="AA32" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB32" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC32" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD32" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE32" s="31"/>
+      <c r="AF32" s="31"/>
+      <c r="AG32" s="31"/>
+      <c r="AH32" s="31"/>
+      <c r="AI32" s="32"/>
+      <c r="AJ32" s="31"/>
+      <c r="AK32" s="31"/>
+      <c r="AL32" s="31"/>
+      <c r="AM32" s="31"/>
+      <c r="AN32" s="31"/>
+      <c r="AO32" s="31"/>
+      <c r="AP32" s="31"/>
+      <c r="AQ32" s="31"/>
+      <c r="AR32" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS32" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="33" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A33" s="26" t="s">
+        <v>247</v>
+      </c>
+      <c r="B33" s="26"/>
+      <c r="C33" s="27" t="s">
+        <v>245</v>
+      </c>
+      <c r="D33" s="28" t="s">
+        <v>246</v>
+      </c>
+      <c r="E33" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H33" s="26">
+        <v>420</v>
+      </c>
+      <c r="I33" s="26">
+        <v>21</v>
+      </c>
+      <c r="J33" s="26">
+        <v>8</v>
+      </c>
+      <c r="K33" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L33" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M33" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N33" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O33" s="26"/>
+      <c r="P33" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q33" s="26">
+        <v>1</v>
+      </c>
+      <c r="R33" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S33" s="26"/>
+      <c r="T33" s="26"/>
+      <c r="U33" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V33" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W33" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X33" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y33" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z33" s="26"/>
+      <c r="AA33" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB33" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC33" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD33" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE33" s="31"/>
+      <c r="AF33" s="31"/>
+      <c r="AG33" s="31"/>
+      <c r="AH33" s="31"/>
+      <c r="AI33" s="32"/>
+      <c r="AJ33" s="31"/>
+      <c r="AK33" s="31"/>
+      <c r="AL33" s="31"/>
+      <c r="AM33" s="31"/>
+      <c r="AN33" s="31"/>
+      <c r="AO33" s="31"/>
+      <c r="AP33" s="31"/>
+      <c r="AQ33" s="31"/>
+      <c r="AR33" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS33" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="34" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A34" s="26" t="s">
+        <v>250</v>
+      </c>
+      <c r="B34" s="26"/>
+      <c r="C34" s="27" t="s">
+        <v>248</v>
+      </c>
+      <c r="D34" s="28" t="s">
+        <v>249</v>
+      </c>
+      <c r="E34" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F34" s="26"/>
+      <c r="G34" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H34" s="26">
+        <v>1700</v>
+      </c>
+      <c r="I34" s="26">
+        <v>21</v>
+      </c>
+      <c r="J34" s="26">
+        <v>20</v>
+      </c>
+      <c r="K34" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L34" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M34" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N34" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O34" s="26"/>
+      <c r="P34" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q34" s="26">
+        <v>1</v>
+      </c>
+      <c r="R34" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S34" s="26"/>
+      <c r="T34" s="26"/>
+      <c r="U34" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V34" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W34" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X34" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y34" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z34" s="26"/>
+      <c r="AA34" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB34" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC34" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD34" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE34" s="31"/>
+      <c r="AF34" s="31"/>
+      <c r="AG34" s="31"/>
+      <c r="AH34" s="31"/>
+      <c r="AI34" s="32"/>
+      <c r="AJ34" s="31"/>
+      <c r="AK34" s="31"/>
+      <c r="AL34" s="31"/>
+      <c r="AM34" s="31"/>
+      <c r="AN34" s="31"/>
+      <c r="AO34" s="31"/>
+      <c r="AP34" s="31"/>
+      <c r="AQ34" s="31"/>
+      <c r="AR34" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS34" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="35" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A35" s="26" t="s">
+        <v>253</v>
+      </c>
+      <c r="B35" s="26"/>
+      <c r="C35" s="27" t="s">
+        <v>251</v>
+      </c>
+      <c r="D35" s="28" t="s">
+        <v>252</v>
+      </c>
+      <c r="E35" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F35" s="26"/>
+      <c r="G35" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H35" s="26">
+        <v>800</v>
+      </c>
+      <c r="I35" s="26">
+        <v>21</v>
+      </c>
+      <c r="J35" s="26">
+        <v>12</v>
+      </c>
+      <c r="K35" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L35" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M35" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N35" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O35" s="26"/>
+      <c r="P35" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q35" s="26">
+        <v>12</v>
+      </c>
+      <c r="R35" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S35" s="26"/>
+      <c r="T35" s="26"/>
+      <c r="U35" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V35" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W35" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X35" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y35" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z35" s="26"/>
+      <c r="AA35" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB35" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC35" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD35" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE35" s="31"/>
+      <c r="AF35" s="31"/>
+      <c r="AG35" s="31"/>
+      <c r="AH35" s="31"/>
+      <c r="AI35" s="32"/>
+      <c r="AJ35" s="31"/>
+      <c r="AK35" s="31"/>
+      <c r="AL35" s="31"/>
+      <c r="AM35" s="31"/>
+      <c r="AN35" s="31"/>
+      <c r="AO35" s="31"/>
+      <c r="AP35" s="31"/>
+      <c r="AQ35" s="31"/>
+      <c r="AR35" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS35" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="36" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A36" s="26" t="s">
+        <v>256</v>
+      </c>
+      <c r="B36" s="26"/>
+      <c r="C36" s="27" t="s">
+        <v>254</v>
+      </c>
+      <c r="D36" s="35" t="s">
+        <v>255</v>
+      </c>
+      <c r="E36" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F36" s="26"/>
+      <c r="G36" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H36" s="26">
+        <v>13500</v>
+      </c>
+      <c r="I36" s="26">
+        <v>21</v>
+      </c>
+      <c r="J36" s="26">
+        <v>230</v>
+      </c>
+      <c r="K36" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L36" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="M36" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N36" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O36" s="26"/>
+      <c r="P36" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q36" s="26">
+        <v>12</v>
+      </c>
+      <c r="R36" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S36" s="26"/>
+      <c r="T36" s="26"/>
+      <c r="U36" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V36" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W36" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X36" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y36" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z36" s="26"/>
+      <c r="AA36" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB36" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC36" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD36" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE36" s="31"/>
+      <c r="AF36" s="31"/>
+      <c r="AG36" s="31"/>
+      <c r="AH36" s="31"/>
+      <c r="AI36" s="32"/>
+      <c r="AJ36" s="31"/>
+      <c r="AK36" s="31"/>
+      <c r="AL36" s="31"/>
+      <c r="AM36" s="31"/>
+      <c r="AN36" s="31"/>
+      <c r="AO36" s="31"/>
+      <c r="AP36" s="31"/>
+      <c r="AQ36" s="31"/>
+      <c r="AR36" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS36" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="37" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A37" s="26" t="s">
+        <v>259</v>
+      </c>
+      <c r="B37" s="26"/>
+      <c r="C37" s="27" t="s">
+        <v>257</v>
+      </c>
+      <c r="D37" s="28" t="s">
+        <v>258</v>
+      </c>
+      <c r="E37" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="F37" s="26"/>
+      <c r="G37" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H37" s="26">
+        <v>12250</v>
+      </c>
+      <c r="I37" s="26">
+        <v>21</v>
+      </c>
+      <c r="J37" s="26">
+        <v>6</v>
+      </c>
+      <c r="K37" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L37" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="M37" s="29">
+        <v>46054</v>
+      </c>
+      <c r="N37" s="43" t="s">
+        <v>330</v>
+      </c>
+      <c r="O37" s="26"/>
+      <c r="P37" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q37" s="26">
+        <v>12</v>
+      </c>
+      <c r="R37" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S37" s="26"/>
+      <c r="T37" s="26"/>
+      <c r="U37" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V37" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W37" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X37" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y37" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z37" s="26"/>
+      <c r="AA37" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB37" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC37" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD37" s="29">
+        <v>46054</v>
+      </c>
+      <c r="AE37" s="31"/>
+      <c r="AF37" s="31"/>
+      <c r="AG37" s="31"/>
+      <c r="AH37" s="31"/>
+      <c r="AI37" s="32"/>
+      <c r="AJ37" s="31"/>
+      <c r="AK37" s="31"/>
+      <c r="AL37" s="31"/>
+      <c r="AM37" s="31"/>
+      <c r="AN37" s="31"/>
+      <c r="AO37" s="31"/>
+      <c r="AP37" s="31"/>
+      <c r="AQ37" s="31"/>
+      <c r="AR37" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS37" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:45" ht="51" x14ac:dyDescent="0.25">
+      <c r="A38" s="26" t="s">
+        <v>262</v>
+      </c>
+      <c r="B38" s="26"/>
+      <c r="C38" s="27" t="s">
+        <v>260</v>
+      </c>
+      <c r="D38" s="28" t="s">
+        <v>261</v>
+      </c>
+      <c r="E38" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F38" s="26"/>
+      <c r="G38" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H38" s="26">
+        <v>22000</v>
+      </c>
+      <c r="I38" s="26">
+        <v>21</v>
+      </c>
+      <c r="J38" s="26">
+        <v>600</v>
+      </c>
+      <c r="K38" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="L38" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="M38" s="29">
+        <v>46113</v>
+      </c>
+      <c r="N38" s="43" t="s">
+        <v>331</v>
+      </c>
+      <c r="O38" s="26"/>
+      <c r="P38" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q38" s="26">
+        <v>12</v>
+      </c>
+      <c r="R38" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="S38" s="26"/>
+      <c r="T38" s="26"/>
+      <c r="U38" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V38" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W38" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X38" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y38" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z38" s="26"/>
+      <c r="AA38" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB38" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC38" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD38" s="29">
+        <v>46235</v>
+      </c>
+      <c r="AE38" s="31"/>
+      <c r="AF38" s="31"/>
+      <c r="AG38" s="31"/>
+      <c r="AH38" s="31"/>
+      <c r="AI38" s="32"/>
+      <c r="AJ38" s="31"/>
+      <c r="AK38" s="31"/>
+      <c r="AL38" s="31"/>
+      <c r="AM38" s="31"/>
+      <c r="AN38" s="31"/>
+      <c r="AO38" s="31"/>
+      <c r="AP38" s="31"/>
+      <c r="AQ38" s="31"/>
+      <c r="AR38" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS38" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="39" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A39" s="26" t="s">
+        <v>265</v>
+      </c>
+      <c r="B39" s="26"/>
+      <c r="C39" s="27" t="s">
+        <v>263</v>
+      </c>
+      <c r="D39" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="E39" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F39" s="26"/>
+      <c r="G39" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H39" s="26">
+        <v>14870</v>
+      </c>
+      <c r="I39" s="26">
+        <v>21</v>
+      </c>
+      <c r="J39" s="26">
+        <v>5200</v>
+      </c>
+      <c r="K39" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="L39" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="M39" s="29">
+        <v>46082</v>
+      </c>
+      <c r="N39" s="43" t="s">
+        <v>330</v>
+      </c>
+      <c r="O39" s="26"/>
+      <c r="P39" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q39" s="26">
+        <v>12</v>
+      </c>
+      <c r="R39" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S39" s="26"/>
+      <c r="T39" s="26"/>
+      <c r="U39" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V39" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W39" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X39" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y39" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z39" s="26"/>
+      <c r="AA39" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB39" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC39" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD39" s="29">
+        <v>46082</v>
+      </c>
+      <c r="AE39" s="31"/>
+      <c r="AF39" s="31"/>
+      <c r="AG39" s="31"/>
+      <c r="AH39" s="31"/>
+      <c r="AI39" s="32"/>
+      <c r="AJ39" s="31"/>
+      <c r="AK39" s="31"/>
+      <c r="AL39" s="31"/>
+      <c r="AM39" s="31"/>
+      <c r="AN39" s="31"/>
+      <c r="AO39" s="31"/>
+      <c r="AP39" s="31"/>
+      <c r="AQ39" s="31"/>
+      <c r="AR39" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS39" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="40" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A40" s="26" t="s">
+        <v>268</v>
+      </c>
+      <c r="B40" s="26"/>
+      <c r="C40" s="27" t="s">
+        <v>266</v>
+      </c>
+      <c r="D40" s="28" t="s">
+        <v>267</v>
+      </c>
+      <c r="E40" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F40" s="26"/>
+      <c r="G40" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H40" s="26">
+        <v>1240</v>
+      </c>
+      <c r="I40" s="26">
+        <v>21</v>
+      </c>
+      <c r="J40" s="26">
+        <v>1</v>
+      </c>
+      <c r="K40" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L40" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="M40" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N40" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O40" s="26"/>
+      <c r="P40" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q40" s="26">
+        <v>12</v>
+      </c>
+      <c r="R40" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S40" s="26"/>
+      <c r="T40" s="26"/>
+      <c r="U40" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V40" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W40" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X40" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y40" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z40" s="26"/>
+      <c r="AA40" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB40" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC40" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD40" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE40" s="31"/>
+      <c r="AF40" s="31"/>
+      <c r="AG40" s="31"/>
+      <c r="AH40" s="31"/>
+      <c r="AI40" s="32"/>
+      <c r="AJ40" s="31"/>
+      <c r="AK40" s="31"/>
+      <c r="AL40" s="31"/>
+      <c r="AM40" s="31"/>
+      <c r="AN40" s="31"/>
+      <c r="AO40" s="31"/>
+      <c r="AP40" s="31"/>
+      <c r="AQ40" s="31"/>
+      <c r="AR40" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS40" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="41" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A41" s="26" t="s">
+        <v>271</v>
+      </c>
+      <c r="B41" s="26"/>
+      <c r="C41" s="27" t="s">
+        <v>269</v>
+      </c>
+      <c r="D41" s="28" t="s">
+        <v>270</v>
+      </c>
+      <c r="E41" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F41" s="26"/>
+      <c r="G41" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H41" s="26">
+        <v>4130</v>
+      </c>
+      <c r="I41" s="26">
+        <v>21</v>
+      </c>
+      <c r="J41" s="26">
+        <v>12</v>
+      </c>
+      <c r="K41" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L41" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="M41" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N41" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O41" s="26"/>
+      <c r="P41" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q41" s="26">
+        <v>12</v>
+      </c>
+      <c r="R41" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S41" s="26"/>
+      <c r="T41" s="26"/>
+      <c r="U41" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V41" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W41" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X41" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y41" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z41" s="26"/>
+      <c r="AA41" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB41" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC41" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD41" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE41" s="31"/>
+      <c r="AF41" s="31"/>
+      <c r="AG41" s="31"/>
+      <c r="AH41" s="31"/>
+      <c r="AI41" s="32"/>
+      <c r="AJ41" s="31"/>
+      <c r="AK41" s="31"/>
+      <c r="AL41" s="31"/>
+      <c r="AM41" s="31"/>
+      <c r="AN41" s="31"/>
+      <c r="AO41" s="31"/>
+      <c r="AP41" s="31"/>
+      <c r="AQ41" s="31"/>
+      <c r="AR41" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS41" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="42" spans="1:45" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="26" t="s">
+        <v>274</v>
+      </c>
+      <c r="B42" s="26"/>
+      <c r="C42" s="27" t="s">
+        <v>272</v>
+      </c>
+      <c r="D42" s="28" t="s">
+        <v>273</v>
+      </c>
+      <c r="E42" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F42" s="26"/>
+      <c r="G42" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H42" s="26">
+        <v>14850</v>
+      </c>
+      <c r="I42" s="26">
+        <v>21</v>
+      </c>
+      <c r="J42" s="26">
+        <v>1650</v>
+      </c>
+      <c r="K42" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="L42" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="M42" s="29">
+        <v>46235</v>
+      </c>
+      <c r="N42" s="43" t="s">
+        <v>330</v>
+      </c>
+      <c r="O42" s="26"/>
+      <c r="P42" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q42" s="26">
+        <v>12</v>
+      </c>
+      <c r="R42" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S42" s="26"/>
+      <c r="T42" s="26"/>
+      <c r="U42" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V42" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W42" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X42" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y42" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z42" s="26"/>
+      <c r="AA42" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB42" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC42" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD42" s="29">
+        <v>46235</v>
+      </c>
+      <c r="AE42" s="31"/>
+      <c r="AF42" s="31"/>
+      <c r="AG42" s="31"/>
+      <c r="AH42" s="31"/>
+      <c r="AI42" s="32"/>
+      <c r="AJ42" s="31"/>
+      <c r="AK42" s="31"/>
+      <c r="AL42" s="31"/>
+      <c r="AM42" s="31"/>
+      <c r="AN42" s="31"/>
+      <c r="AO42" s="31"/>
+      <c r="AP42" s="31"/>
+      <c r="AQ42" s="31"/>
+      <c r="AR42" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS42" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="43" spans="1:45" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="26" t="s">
+        <v>277</v>
+      </c>
+      <c r="B43" s="26"/>
+      <c r="C43" s="36" t="s">
+        <v>275</v>
+      </c>
+      <c r="D43" s="37" t="s">
+        <v>276</v>
+      </c>
+      <c r="E43" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F43" s="26"/>
+      <c r="G43" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H43" s="26">
+        <v>660</v>
+      </c>
+      <c r="I43" s="26">
+        <v>21</v>
+      </c>
+      <c r="J43" s="26">
         <v>5</v>
       </c>
-      <c r="G1" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H1" s="15" t="s">
+      <c r="K43" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L43" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M43" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N43" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O43" s="26"/>
+      <c r="P43" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q43" s="26">
+        <v>12</v>
+      </c>
+      <c r="R43" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S43" s="26"/>
+      <c r="T43" s="26"/>
+      <c r="U43" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V43" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W43" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X43" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y43" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z43" s="26"/>
+      <c r="AA43" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB43" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC43" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD43" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE43" s="31"/>
+      <c r="AF43" s="31"/>
+      <c r="AG43" s="31"/>
+      <c r="AH43" s="31"/>
+      <c r="AI43" s="32"/>
+      <c r="AJ43" s="31"/>
+      <c r="AK43" s="31"/>
+      <c r="AL43" s="31"/>
+      <c r="AM43" s="31"/>
+      <c r="AN43" s="31"/>
+      <c r="AO43" s="31"/>
+      <c r="AP43" s="31"/>
+      <c r="AQ43" s="31"/>
+      <c r="AR43" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS43" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="44" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A44" s="26" t="s">
+        <v>280</v>
+      </c>
+      <c r="B44" s="26"/>
+      <c r="C44" s="27" t="s">
+        <v>278</v>
+      </c>
+      <c r="D44" s="28" t="s">
+        <v>279</v>
+      </c>
+      <c r="E44" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F44" s="26"/>
+      <c r="G44" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H44" s="26">
+        <v>490</v>
+      </c>
+      <c r="I44" s="26">
+        <v>21</v>
+      </c>
+      <c r="J44" s="26">
+        <v>8</v>
+      </c>
+      <c r="K44" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L44" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M44" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N44" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O44" s="26"/>
+      <c r="P44" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q44" s="26">
+        <v>12</v>
+      </c>
+      <c r="R44" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S44" s="26"/>
+      <c r="T44" s="26"/>
+      <c r="U44" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V44" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W44" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X44" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y44" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z44" s="26"/>
+      <c r="AA44" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB44" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC44" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD44" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE44" s="31"/>
+      <c r="AF44" s="31"/>
+      <c r="AG44" s="31"/>
+      <c r="AH44" s="31"/>
+      <c r="AI44" s="32"/>
+      <c r="AJ44" s="31"/>
+      <c r="AK44" s="31"/>
+      <c r="AL44" s="31"/>
+      <c r="AM44" s="31"/>
+      <c r="AN44" s="31"/>
+      <c r="AO44" s="31"/>
+      <c r="AP44" s="31"/>
+      <c r="AQ44" s="31"/>
+      <c r="AR44" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS44" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="45" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A45" s="26" t="s">
+        <v>283</v>
+      </c>
+      <c r="B45" s="26"/>
+      <c r="C45" s="38" t="s">
+        <v>281</v>
+      </c>
+      <c r="D45" s="39" t="s">
+        <v>282</v>
+      </c>
+      <c r="E45" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F45" s="26"/>
+      <c r="G45" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H45" s="26">
+        <v>370</v>
+      </c>
+      <c r="I45" s="26">
+        <v>21</v>
+      </c>
+      <c r="J45" s="26">
+        <v>2</v>
+      </c>
+      <c r="K45" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L45" s="26" t="s">
         <v>85</v>
       </c>
-      <c r="I1" s="15" t="s">
+      <c r="M45" s="29">
+        <v>46143</v>
+      </c>
+      <c r="N45" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O45" s="26"/>
+      <c r="P45" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q45" s="26">
+        <v>12</v>
+      </c>
+      <c r="R45" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S45" s="26"/>
+      <c r="T45" s="26"/>
+      <c r="U45" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V45" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W45" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X45" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y45" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z45" s="26"/>
+      <c r="AA45" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB45" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC45" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD45" s="29">
+        <v>46143</v>
+      </c>
+      <c r="AE45" s="31"/>
+      <c r="AF45" s="31"/>
+      <c r="AG45" s="31"/>
+      <c r="AH45" s="31"/>
+      <c r="AI45" s="32"/>
+      <c r="AJ45" s="31"/>
+      <c r="AK45" s="31"/>
+      <c r="AL45" s="31"/>
+      <c r="AM45" s="31"/>
+      <c r="AN45" s="31"/>
+      <c r="AO45" s="31"/>
+      <c r="AP45" s="31"/>
+      <c r="AQ45" s="31"/>
+      <c r="AR45" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS45" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="46" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A46" s="26" t="s">
+        <v>286</v>
+      </c>
+      <c r="B46" s="26"/>
+      <c r="C46" s="27" t="s">
+        <v>284</v>
+      </c>
+      <c r="D46" s="35" t="s">
+        <v>285</v>
+      </c>
+      <c r="E46" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F46" s="26"/>
+      <c r="G46" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H46" s="26">
+        <v>500</v>
+      </c>
+      <c r="I46" s="26">
+        <v>21</v>
+      </c>
+      <c r="J46" s="26">
+        <v>8</v>
+      </c>
+      <c r="K46" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L46" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M46" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N46" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O46" s="26"/>
+      <c r="P46" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q46" s="26">
+        <v>12</v>
+      </c>
+      <c r="R46" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S46" s="26"/>
+      <c r="T46" s="26"/>
+      <c r="U46" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V46" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W46" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X46" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y46" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z46" s="26"/>
+      <c r="AA46" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB46" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC46" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD46" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE46" s="31"/>
+      <c r="AF46" s="31"/>
+      <c r="AG46" s="31"/>
+      <c r="AH46" s="31"/>
+      <c r="AI46" s="32"/>
+      <c r="AJ46" s="31"/>
+      <c r="AK46" s="31"/>
+      <c r="AL46" s="31"/>
+      <c r="AM46" s="31"/>
+      <c r="AN46" s="31"/>
+      <c r="AO46" s="31"/>
+      <c r="AP46" s="31"/>
+      <c r="AQ46" s="31"/>
+      <c r="AR46" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS46" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="47" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A47" s="26" t="s">
+        <v>289</v>
+      </c>
+      <c r="B47" s="26"/>
+      <c r="C47" s="27" t="s">
+        <v>287</v>
+      </c>
+      <c r="D47" s="28" t="s">
+        <v>288</v>
+      </c>
+      <c r="E47" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F47" s="26"/>
+      <c r="G47" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H47" s="26">
+        <v>1000</v>
+      </c>
+      <c r="I47" s="26">
+        <v>21</v>
+      </c>
+      <c r="J47" s="26">
+        <v>10</v>
+      </c>
+      <c r="K47" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L47" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M47" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N47" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O47" s="26"/>
+      <c r="P47" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q47" s="26">
+        <v>1</v>
+      </c>
+      <c r="R47" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S47" s="26"/>
+      <c r="T47" s="26"/>
+      <c r="U47" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V47" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W47" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X47" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y47" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z47" s="26"/>
+      <c r="AA47" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB47" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC47" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD47" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE47" s="31"/>
+      <c r="AF47" s="31"/>
+      <c r="AG47" s="31"/>
+      <c r="AH47" s="31"/>
+      <c r="AI47" s="32"/>
+      <c r="AJ47" s="31"/>
+      <c r="AK47" s="31"/>
+      <c r="AL47" s="31"/>
+      <c r="AM47" s="31"/>
+      <c r="AN47" s="31"/>
+      <c r="AO47" s="31"/>
+      <c r="AP47" s="31"/>
+      <c r="AQ47" s="31"/>
+      <c r="AR47" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS47" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="48" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A48" s="26" t="s">
+        <v>292</v>
+      </c>
+      <c r="B48" s="26"/>
+      <c r="C48" s="40" t="s">
+        <v>290</v>
+      </c>
+      <c r="D48" s="28" t="s">
+        <v>291</v>
+      </c>
+      <c r="E48" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F48" s="26"/>
+      <c r="G48" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H48" s="26">
+        <v>300</v>
+      </c>
+      <c r="I48" s="26">
+        <v>21</v>
+      </c>
+      <c r="J48" s="26">
+        <v>2</v>
+      </c>
+      <c r="K48" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L48" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M48" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N48" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O48" s="26"/>
+      <c r="P48" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q48" s="26">
+        <v>1</v>
+      </c>
+      <c r="R48" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S48" s="26"/>
+      <c r="T48" s="26"/>
+      <c r="U48" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V48" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W48" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X48" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y48" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z48" s="26"/>
+      <c r="AA48" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB48" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC48" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD48" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE48" s="31"/>
+      <c r="AF48" s="31"/>
+      <c r="AG48" s="31"/>
+      <c r="AH48" s="31"/>
+      <c r="AI48" s="32"/>
+      <c r="AJ48" s="31"/>
+      <c r="AK48" s="31"/>
+      <c r="AL48" s="31"/>
+      <c r="AM48" s="31"/>
+      <c r="AN48" s="31"/>
+      <c r="AO48" s="31"/>
+      <c r="AP48" s="31"/>
+      <c r="AQ48" s="31"/>
+      <c r="AR48" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS48" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="49" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A49" s="26" t="s">
+        <v>295</v>
+      </c>
+      <c r="B49" s="26"/>
+      <c r="C49" s="27" t="s">
+        <v>293</v>
+      </c>
+      <c r="D49" s="28" t="s">
+        <v>294</v>
+      </c>
+      <c r="E49" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F49" s="26"/>
+      <c r="G49" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H49" s="26">
+        <v>500</v>
+      </c>
+      <c r="I49" s="26">
+        <v>21</v>
+      </c>
+      <c r="J49" s="26">
+        <v>10</v>
+      </c>
+      <c r="K49" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L49" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M49" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N49" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O49" s="26"/>
+      <c r="P49" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q49" s="26">
+        <v>12</v>
+      </c>
+      <c r="R49" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S49" s="26"/>
+      <c r="T49" s="26"/>
+      <c r="U49" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V49" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W49" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X49" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y49" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z49" s="26"/>
+      <c r="AA49" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB49" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC49" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD49" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE49" s="31"/>
+      <c r="AF49" s="31"/>
+      <c r="AG49" s="31"/>
+      <c r="AH49" s="31"/>
+      <c r="AI49" s="32"/>
+      <c r="AJ49" s="31"/>
+      <c r="AK49" s="31"/>
+      <c r="AL49" s="31"/>
+      <c r="AM49" s="31"/>
+      <c r="AN49" s="31"/>
+      <c r="AO49" s="31"/>
+      <c r="AP49" s="31"/>
+      <c r="AQ49" s="31"/>
+      <c r="AR49" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS49" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="50" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A50" s="26" t="s">
+        <v>298</v>
+      </c>
+      <c r="B50" s="26"/>
+      <c r="C50" s="27" t="s">
+        <v>296</v>
+      </c>
+      <c r="D50" s="28" t="s">
+        <v>297</v>
+      </c>
+      <c r="E50" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F50" s="26"/>
+      <c r="G50" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H50" s="26">
+        <v>10000</v>
+      </c>
+      <c r="I50" s="26">
+        <v>21</v>
+      </c>
+      <c r="J50" s="26">
+        <v>16</v>
+      </c>
+      <c r="K50" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L50" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M50" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N50" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O50" s="26"/>
+      <c r="P50" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q50" s="26">
+        <v>12</v>
+      </c>
+      <c r="R50" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S50" s="26"/>
+      <c r="T50" s="26"/>
+      <c r="U50" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V50" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W50" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X50" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y50" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z50" s="26"/>
+      <c r="AA50" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB50" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC50" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD50" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE50" s="31"/>
+      <c r="AF50" s="31"/>
+      <c r="AG50" s="31"/>
+      <c r="AH50" s="31"/>
+      <c r="AI50" s="32"/>
+      <c r="AJ50" s="31"/>
+      <c r="AK50" s="31"/>
+      <c r="AL50" s="31"/>
+      <c r="AM50" s="31"/>
+      <c r="AN50" s="31"/>
+      <c r="AO50" s="31"/>
+      <c r="AP50" s="31"/>
+      <c r="AQ50" s="31"/>
+      <c r="AR50" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS50" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="51" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A51" s="26" t="s">
+        <v>301</v>
+      </c>
+      <c r="B51" s="26"/>
+      <c r="C51" s="40" t="s">
+        <v>299</v>
+      </c>
+      <c r="D51" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="E51" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F51" s="26"/>
+      <c r="G51" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H51" s="26">
+        <v>490</v>
+      </c>
+      <c r="I51" s="26">
+        <v>21</v>
+      </c>
+      <c r="J51" s="26">
+        <v>6</v>
+      </c>
+      <c r="K51" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L51" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M51" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N51" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O51" s="26"/>
+      <c r="P51" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q51" s="26">
+        <v>12</v>
+      </c>
+      <c r="R51" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S51" s="26"/>
+      <c r="T51" s="26"/>
+      <c r="U51" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V51" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W51" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X51" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y51" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z51" s="26"/>
+      <c r="AA51" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB51" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC51" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD51" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE51" s="31"/>
+      <c r="AF51" s="31"/>
+      <c r="AG51" s="31"/>
+      <c r="AH51" s="31"/>
+      <c r="AI51" s="32"/>
+      <c r="AJ51" s="31"/>
+      <c r="AK51" s="31"/>
+      <c r="AL51" s="31"/>
+      <c r="AM51" s="31"/>
+      <c r="AN51" s="31"/>
+      <c r="AO51" s="31"/>
+      <c r="AP51" s="31"/>
+      <c r="AQ51" s="31"/>
+      <c r="AR51" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS51" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="52" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A52" s="26" t="s">
+        <v>304</v>
+      </c>
+      <c r="B52" s="26"/>
+      <c r="C52" s="27" t="s">
+        <v>302</v>
+      </c>
+      <c r="D52" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="E52" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F52" s="26"/>
+      <c r="G52" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H52" s="26">
+        <v>2650</v>
+      </c>
+      <c r="I52" s="26">
+        <v>21</v>
+      </c>
+      <c r="J52" s="26">
+        <v>4</v>
+      </c>
+      <c r="K52" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L52" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M52" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N52" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O52" s="26"/>
+      <c r="P52" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q52" s="26">
+        <v>12</v>
+      </c>
+      <c r="R52" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S52" s="26"/>
+      <c r="T52" s="26"/>
+      <c r="U52" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V52" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W52" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X52" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y52" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z52" s="26"/>
+      <c r="AA52" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB52" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC52" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD52" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE52" s="31"/>
+      <c r="AF52" s="31"/>
+      <c r="AG52" s="31"/>
+      <c r="AH52" s="31"/>
+      <c r="AI52" s="32"/>
+      <c r="AJ52" s="31"/>
+      <c r="AK52" s="31"/>
+      <c r="AL52" s="31"/>
+      <c r="AM52" s="31"/>
+      <c r="AN52" s="31"/>
+      <c r="AO52" s="31"/>
+      <c r="AP52" s="31"/>
+      <c r="AQ52" s="31"/>
+      <c r="AR52" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS52" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="53" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A53" s="26" t="s">
+        <v>305</v>
+      </c>
+      <c r="B53" s="26"/>
+      <c r="C53" s="27" t="s">
+        <v>333</v>
+      </c>
+      <c r="D53" s="28" t="s">
+        <v>332</v>
+      </c>
+      <c r="E53" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F53" s="26"/>
+      <c r="G53" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H53" s="26">
+        <v>4950</v>
+      </c>
+      <c r="I53" s="26">
+        <v>21</v>
+      </c>
+      <c r="J53" s="26">
+        <v>3</v>
+      </c>
+      <c r="K53" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L53" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M53" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N53" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O53" s="26"/>
+      <c r="P53" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q53" s="26">
+        <v>12</v>
+      </c>
+      <c r="R53" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S53" s="26"/>
+      <c r="T53" s="26"/>
+      <c r="U53" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V53" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W53" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X53" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y53" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z53" s="26"/>
+      <c r="AA53" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB53" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC53" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD53" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE53" s="31"/>
+      <c r="AF53" s="31"/>
+      <c r="AG53" s="31"/>
+      <c r="AH53" s="31"/>
+      <c r="AI53" s="32"/>
+      <c r="AJ53" s="31"/>
+      <c r="AK53" s="31"/>
+      <c r="AL53" s="31"/>
+      <c r="AM53" s="31"/>
+      <c r="AN53" s="31"/>
+      <c r="AO53" s="31"/>
+      <c r="AP53" s="31"/>
+      <c r="AQ53" s="31"/>
+      <c r="AR53" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS53" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="54" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A54" s="26" t="s">
+        <v>308</v>
+      </c>
+      <c r="B54" s="26"/>
+      <c r="C54" s="27" t="s">
+        <v>306</v>
+      </c>
+      <c r="D54" s="41" t="s">
+        <v>307</v>
+      </c>
+      <c r="E54" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F54" s="26"/>
+      <c r="G54" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H54" s="26">
+        <v>150</v>
+      </c>
+      <c r="I54" s="26">
+        <v>21</v>
+      </c>
+      <c r="J54" s="26">
+        <v>10</v>
+      </c>
+      <c r="K54" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L54" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M54" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N54" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O54" s="26"/>
+      <c r="P54" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q54" s="26">
+        <v>12</v>
+      </c>
+      <c r="R54" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S54" s="26"/>
+      <c r="T54" s="26"/>
+      <c r="U54" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V54" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W54" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X54" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y54" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z54" s="26"/>
+      <c r="AA54" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB54" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC54" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD54" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE54" s="31"/>
+      <c r="AF54" s="31"/>
+      <c r="AG54" s="31"/>
+      <c r="AH54" s="31"/>
+      <c r="AI54" s="32"/>
+      <c r="AJ54" s="31"/>
+      <c r="AK54" s="31"/>
+      <c r="AL54" s="31"/>
+      <c r="AM54" s="31"/>
+      <c r="AN54" s="31"/>
+      <c r="AO54" s="31"/>
+      <c r="AP54" s="31"/>
+      <c r="AQ54" s="31"/>
+      <c r="AR54" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS54" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="55" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A55" s="26" t="s">
+        <v>310</v>
+      </c>
+      <c r="B55" s="26"/>
+      <c r="C55" s="27" t="s">
+        <v>309</v>
+      </c>
+      <c r="D55" s="42" t="s">
+        <v>297</v>
+      </c>
+      <c r="E55" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F55" s="26"/>
+      <c r="G55" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H55" s="26">
+        <v>14750</v>
+      </c>
+      <c r="I55" s="26">
+        <v>21</v>
+      </c>
+      <c r="J55" s="26">
+        <v>40</v>
+      </c>
+      <c r="K55" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L55" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="M55" s="29">
+        <v>46082</v>
+      </c>
+      <c r="N55" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O55" s="26"/>
+      <c r="P55" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q55" s="26">
+        <v>12</v>
+      </c>
+      <c r="R55" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S55" s="26"/>
+      <c r="T55" s="26"/>
+      <c r="U55" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V55" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W55" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X55" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y55" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z55" s="26"/>
+      <c r="AA55" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB55" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC55" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD55" s="29">
+        <v>46082</v>
+      </c>
+      <c r="AE55" s="31"/>
+      <c r="AF55" s="31"/>
+      <c r="AG55" s="31"/>
+      <c r="AH55" s="31"/>
+      <c r="AI55" s="32"/>
+      <c r="AJ55" s="31"/>
+      <c r="AK55" s="31"/>
+      <c r="AL55" s="31"/>
+      <c r="AM55" s="31"/>
+      <c r="AN55" s="31"/>
+      <c r="AO55" s="31"/>
+      <c r="AP55" s="31"/>
+      <c r="AQ55" s="31"/>
+      <c r="AR55" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS55" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="56" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A56" s="26" t="s">
+        <v>313</v>
+      </c>
+      <c r="B56" s="26"/>
+      <c r="C56" s="27" t="s">
+        <v>311</v>
+      </c>
+      <c r="D56" s="42" t="s">
+        <v>312</v>
+      </c>
+      <c r="E56" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F56" s="26"/>
+      <c r="G56" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H56" s="26">
+        <v>400</v>
+      </c>
+      <c r="I56" s="26">
+        <v>21</v>
+      </c>
+      <c r="J56" s="26">
+        <v>1</v>
+      </c>
+      <c r="K56" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L56" s="26" t="s">
         <v>86</v>
       </c>
-      <c r="J1" s="15" t="s">
-[...20 lines deleted...]
-      <c r="Q1" s="16" t="s">
+      <c r="M56" s="29">
+        <v>46235</v>
+      </c>
+      <c r="N56" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O56" s="26"/>
+      <c r="P56" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q56" s="26">
+        <v>12</v>
+      </c>
+      <c r="R56" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S56" s="26"/>
+      <c r="T56" s="26"/>
+      <c r="U56" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V56" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W56" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X56" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y56" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z56" s="26"/>
+      <c r="AA56" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB56" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC56" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD56" s="29">
+        <v>46235</v>
+      </c>
+      <c r="AE56" s="31"/>
+      <c r="AF56" s="31"/>
+      <c r="AG56" s="31"/>
+      <c r="AH56" s="31"/>
+      <c r="AI56" s="32"/>
+      <c r="AJ56" s="31"/>
+      <c r="AK56" s="31"/>
+      <c r="AL56" s="31"/>
+      <c r="AM56" s="31"/>
+      <c r="AN56" s="31"/>
+      <c r="AO56" s="31"/>
+      <c r="AP56" s="31"/>
+      <c r="AQ56" s="31"/>
+      <c r="AR56" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS56" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="57" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A57" s="26" t="s">
+        <v>316</v>
+      </c>
+      <c r="B57" s="26"/>
+      <c r="C57" s="27" t="s">
+        <v>314</v>
+      </c>
+      <c r="D57" s="28" t="s">
+        <v>315</v>
+      </c>
+      <c r="E57" s="26" t="s">
         <v>101</v>
       </c>
-      <c r="R1" s="16" t="s">
-[...2 lines deleted...]
-      <c r="S1" s="15" t="s">
+      <c r="F57" s="26"/>
+      <c r="G57" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H57" s="26">
+        <v>700</v>
+      </c>
+      <c r="I57" s="26">
+        <v>21</v>
+      </c>
+      <c r="J57" s="26">
+        <v>2</v>
+      </c>
+      <c r="K57" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L57" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="M57" s="29">
+        <v>46235</v>
+      </c>
+      <c r="N57" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O57" s="26"/>
+      <c r="P57" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q57" s="26">
+        <v>12</v>
+      </c>
+      <c r="R57" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S57" s="26"/>
+      <c r="T57" s="26"/>
+      <c r="U57" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V57" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W57" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X57" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y57" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z57" s="26"/>
+      <c r="AA57" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB57" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC57" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD57" s="29">
+        <v>46235</v>
+      </c>
+      <c r="AE57" s="31"/>
+      <c r="AF57" s="31"/>
+      <c r="AG57" s="31"/>
+      <c r="AH57" s="31"/>
+      <c r="AI57" s="32"/>
+      <c r="AJ57" s="31"/>
+      <c r="AK57" s="31"/>
+      <c r="AL57" s="31"/>
+      <c r="AM57" s="31"/>
+      <c r="AN57" s="31"/>
+      <c r="AO57" s="31"/>
+      <c r="AP57" s="31"/>
+      <c r="AQ57" s="31"/>
+      <c r="AR57" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS57" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="58" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A58" s="26" t="s">
+        <v>319</v>
+      </c>
+      <c r="B58" s="26"/>
+      <c r="C58" s="27" t="s">
+        <v>317</v>
+      </c>
+      <c r="D58" s="28" t="s">
+        <v>318</v>
+      </c>
+      <c r="E58" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F58" s="26"/>
+      <c r="G58" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H58" s="26">
+        <v>250</v>
+      </c>
+      <c r="I58" s="26">
+        <v>21</v>
+      </c>
+      <c r="J58" s="26">
+        <v>15</v>
+      </c>
+      <c r="K58" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L58" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="M58" s="29">
+        <v>46082</v>
+      </c>
+      <c r="N58" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O58" s="26"/>
+      <c r="P58" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q58" s="26">
+        <v>12</v>
+      </c>
+      <c r="R58" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S58" s="26"/>
+      <c r="T58" s="26"/>
+      <c r="U58" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V58" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W58" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X58" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y58" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z58" s="26"/>
+      <c r="AA58" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB58" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC58" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD58" s="29">
+        <v>46082</v>
+      </c>
+      <c r="AE58" s="31"/>
+      <c r="AF58" s="31"/>
+      <c r="AG58" s="31"/>
+      <c r="AH58" s="31"/>
+      <c r="AI58" s="32"/>
+      <c r="AJ58" s="31"/>
+      <c r="AK58" s="31"/>
+      <c r="AL58" s="31"/>
+      <c r="AM58" s="31"/>
+      <c r="AN58" s="31"/>
+      <c r="AO58" s="31"/>
+      <c r="AP58" s="31"/>
+      <c r="AQ58" s="31"/>
+      <c r="AR58" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS58" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="59" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A59" s="26" t="s">
+        <v>322</v>
+      </c>
+      <c r="B59" s="26"/>
+      <c r="C59" s="27" t="s">
+        <v>320</v>
+      </c>
+      <c r="D59" s="28" t="s">
+        <v>321</v>
+      </c>
+      <c r="E59" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="F59" s="26"/>
+      <c r="G59" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H59" s="26">
+        <v>2100</v>
+      </c>
+      <c r="I59" s="26">
+        <v>21</v>
+      </c>
+      <c r="J59" s="26">
+        <v>1</v>
+      </c>
+      <c r="K59" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L59" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="M59" s="29">
+        <v>46082</v>
+      </c>
+      <c r="N59" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O59" s="26"/>
+      <c r="P59" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q59" s="26">
+        <v>12</v>
+      </c>
+      <c r="R59" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S59" s="26"/>
+      <c r="T59" s="26"/>
+      <c r="U59" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V59" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W59" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X59" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y59" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z59" s="26"/>
+      <c r="AA59" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB59" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC59" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD59" s="29">
+        <v>46082</v>
+      </c>
+      <c r="AE59" s="31"/>
+      <c r="AF59" s="31"/>
+      <c r="AG59" s="31"/>
+      <c r="AH59" s="31"/>
+      <c r="AI59" s="32"/>
+      <c r="AJ59" s="31"/>
+      <c r="AK59" s="31"/>
+      <c r="AL59" s="31"/>
+      <c r="AM59" s="31"/>
+      <c r="AN59" s="31"/>
+      <c r="AO59" s="31"/>
+      <c r="AP59" s="31"/>
+      <c r="AQ59" s="31"/>
+      <c r="AR59" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS59" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="60" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A60" s="26" t="s">
+        <v>323</v>
+      </c>
+      <c r="B60" s="26"/>
+      <c r="C60" s="27" t="s">
+        <v>334</v>
+      </c>
+      <c r="D60" s="28" t="s">
+        <v>335</v>
+      </c>
+      <c r="E60" s="26" t="s">
         <v>136</v>
       </c>
-      <c r="T1" s="15" t="s">
-[...17 lines deleted...]
-      <c r="Z1" s="16" t="s">
+      <c r="F60" s="26"/>
+      <c r="G60" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H60" s="26">
+        <v>850</v>
+      </c>
+      <c r="I60" s="26">
+        <v>21</v>
+      </c>
+      <c r="J60" s="26">
         <v>4</v>
       </c>
-      <c r="AA1" s="16" t="s">
-[...44 lines deleted...]
-      <c r="AP1" s="15" t="s">
+      <c r="K60" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L60" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M60" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N60" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O60" s="26"/>
+      <c r="P60" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q60" s="26">
+        <v>12</v>
+      </c>
+      <c r="R60" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S60" s="26"/>
+      <c r="T60" s="26"/>
+      <c r="U60" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V60" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W60" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X60" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y60" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z60" s="26"/>
+      <c r="AA60" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB60" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC60" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD60" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE60" s="31"/>
+      <c r="AF60" s="31"/>
+      <c r="AG60" s="31"/>
+      <c r="AH60" s="31"/>
+      <c r="AI60" s="32"/>
+      <c r="AJ60" s="31"/>
+      <c r="AK60" s="31"/>
+      <c r="AL60" s="31"/>
+      <c r="AM60" s="31"/>
+      <c r="AN60" s="31"/>
+      <c r="AO60" s="31"/>
+      <c r="AP60" s="31"/>
+      <c r="AQ60" s="31"/>
+      <c r="AR60" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS60" s="26" t="s">
         <v>107</v>
       </c>
-      <c r="AQ1" s="15" t="s">
-[...79 lines deleted...]
-      <c r="I3" s="28">
+    </row>
+    <row r="61" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A61" s="26" t="s">
+        <v>336</v>
+      </c>
+      <c r="B61" s="26"/>
+      <c r="C61" s="27" t="s">
+        <v>338</v>
+      </c>
+      <c r="D61" s="28" t="s">
+        <v>339</v>
+      </c>
+      <c r="E61" s="26" t="s">
+        <v>147</v>
+      </c>
+      <c r="F61" s="26"/>
+      <c r="G61" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H61" s="26">
+        <v>18000</v>
+      </c>
+      <c r="I61" s="26">
         <v>21</v>
       </c>
-      <c r="J3" s="28">
-[...2 lines deleted...]
-      <c r="K3" s="28" t="s">
+      <c r="J61" s="26">
         <v>1</v>
       </c>
-      <c r="L3" s="28" t="s">
-[...12 lines deleted...]
-      <c r="Q3" s="28">
+      <c r="K61" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="L61" s="26" t="s">
+        <v>340</v>
+      </c>
+      <c r="M61" s="29">
+        <v>46218</v>
+      </c>
+      <c r="N61" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O61" s="26"/>
+      <c r="P61" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q61" s="26">
         <v>12</v>
       </c>
-      <c r="R3" s="28" t="s">
-[...69 lines deleted...]
-      <c r="I4" s="28">
+      <c r="R61" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S61" s="26"/>
+      <c r="T61" s="26"/>
+      <c r="U61" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V61" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W61" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X61" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y61" s="26" t="s">
+        <v>156</v>
+      </c>
+      <c r="Z61" s="26"/>
+      <c r="AA61" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB61" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC61" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD61" s="29">
+        <v>46204</v>
+      </c>
+      <c r="AE61" s="31"/>
+      <c r="AF61" s="31"/>
+      <c r="AG61" s="31"/>
+      <c r="AH61" s="31"/>
+      <c r="AI61" s="32"/>
+      <c r="AJ61" s="31"/>
+      <c r="AK61" s="31"/>
+      <c r="AL61" s="31"/>
+      <c r="AM61" s="31"/>
+      <c r="AN61" s="31"/>
+      <c r="AO61" s="31"/>
+      <c r="AP61" s="31"/>
+      <c r="AQ61" s="31"/>
+      <c r="AR61" s="26"/>
+      <c r="AS61" s="26"/>
+    </row>
+    <row r="62" spans="1:45" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A62" s="26" t="s">
+        <v>337</v>
+      </c>
+      <c r="B62" s="26"/>
+      <c r="C62" s="40" t="s">
+        <v>324</v>
+      </c>
+      <c r="D62" s="28" t="s">
+        <v>325</v>
+      </c>
+      <c r="E62" s="26" t="s">
+        <v>136</v>
+      </c>
+      <c r="F62" s="26"/>
+      <c r="G62" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="H62" s="26">
+        <v>750</v>
+      </c>
+      <c r="I62" s="26">
         <v>21</v>
       </c>
-      <c r="J4" s="28">
-[...2 lines deleted...]
-      <c r="K4" s="28" t="s">
+      <c r="J62" s="26">
+        <v>2</v>
+      </c>
+      <c r="K62" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="L4" s="28" t="s">
-[...12 lines deleted...]
-      <c r="Q4" s="28">
+      <c r="L62" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="M62" s="29">
+        <v>46023</v>
+      </c>
+      <c r="N62" s="43" t="s">
+        <v>328</v>
+      </c>
+      <c r="O62" s="26"/>
+      <c r="P62" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q62" s="26">
         <v>12</v>
       </c>
-      <c r="R4" s="28" t="s">
-[...49 lines deleted...]
-      <c r="A5" s="28" t="s">
+      <c r="R62" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="S62" s="26"/>
+      <c r="T62" s="26"/>
+      <c r="U62" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="V62" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="W62" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="X62" s="26" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y62" s="26" t="s">
         <v>156</v>
       </c>
-      <c r="B5" s="28"/>
-[...1070 lines deleted...]
-      <c r="L16" s="28" t="s">
+      <c r="Z62" s="26"/>
+      <c r="AA62" s="30">
+        <v>2026</v>
+      </c>
+      <c r="AB62" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC62" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="M16" s="30">
-[...5858 lines deleted...]
-      <c r="B80" s="1"/>
+      <c r="AD62" s="29">
+        <v>46023</v>
+      </c>
+      <c r="AE62" s="31"/>
+      <c r="AF62" s="31"/>
+      <c r="AG62" s="31"/>
+      <c r="AH62" s="31"/>
+      <c r="AI62" s="32"/>
+      <c r="AJ62" s="31"/>
+      <c r="AK62" s="31"/>
+      <c r="AL62" s="31"/>
+      <c r="AM62" s="31"/>
+      <c r="AN62" s="31"/>
+      <c r="AO62" s="31"/>
+      <c r="AP62" s="31"/>
+      <c r="AQ62" s="31"/>
+      <c r="AR62" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS62" s="26" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="63" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="C63" s="4"/>
+      <c r="D63" s="4"/>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="4"/>
+      <c r="H63" s="4"/>
+      <c r="I63" s="4"/>
+      <c r="J63" s="6"/>
+      <c r="K63" s="7"/>
+      <c r="L63" s="7"/>
+      <c r="M63" s="8"/>
+      <c r="N63" s="4"/>
+      <c r="P63" s="7"/>
+      <c r="Q63" s="3"/>
+      <c r="R63" s="3"/>
+      <c r="U63" s="3"/>
+      <c r="V63" s="3"/>
+      <c r="W63" s="3"/>
+      <c r="X63" s="3"/>
+    </row>
+    <row r="64" spans="1:45" x14ac:dyDescent="0.25">
+      <c r="C64" s="4"/>
+      <c r="D64" s="4"/>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5"/>
+      <c r="G64" s="4"/>
+      <c r="H64" s="4"/>
+      <c r="I64" s="4"/>
+      <c r="J64" s="6"/>
+      <c r="K64" s="7"/>
+      <c r="L64" s="7"/>
+      <c r="M64" s="8"/>
+      <c r="N64" s="4"/>
+      <c r="P64" s="7"/>
+      <c r="Q64" s="3"/>
+      <c r="R64" s="3"/>
+      <c r="U64" s="3"/>
+      <c r="V64" s="3"/>
+      <c r="W64" s="3"/>
+      <c r="X64" s="3"/>
+    </row>
+    <row r="65" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C65" s="4"/>
+      <c r="D65" s="4"/>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5"/>
+      <c r="G65" s="4"/>
+      <c r="H65" s="4"/>
+      <c r="I65" s="4"/>
+      <c r="J65" s="6"/>
+      <c r="K65" s="7"/>
+      <c r="L65" s="7"/>
+      <c r="M65" s="8"/>
+      <c r="N65" s="4"/>
+      <c r="P65" s="7"/>
+      <c r="Q65" s="3"/>
+      <c r="R65" s="3"/>
+      <c r="U65" s="3"/>
+      <c r="V65" s="3"/>
+      <c r="W65" s="3"/>
+      <c r="X65" s="3"/>
+    </row>
+    <row r="66" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C66" s="4"/>
+      <c r="D66" s="4"/>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+      <c r="G66" s="4"/>
+      <c r="H66" s="4"/>
+      <c r="I66" s="4"/>
+      <c r="J66" s="6"/>
+      <c r="K66" s="7"/>
+      <c r="L66" s="7"/>
+      <c r="M66" s="8"/>
+      <c r="N66" s="4"/>
+      <c r="P66" s="7"/>
+      <c r="Q66" s="3"/>
+      <c r="R66" s="3"/>
+      <c r="U66" s="3"/>
+      <c r="V66" s="3"/>
+      <c r="W66" s="3"/>
+      <c r="X66" s="3"/>
+    </row>
+    <row r="67" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C67" s="4"/>
+      <c r="D67" s="4"/>
+      <c r="E67" s="5"/>
+      <c r="F67" s="5"/>
+      <c r="G67" s="4"/>
+      <c r="H67" s="4"/>
+      <c r="I67" s="4"/>
+      <c r="J67" s="6"/>
+      <c r="K67" s="7"/>
+      <c r="L67" s="7"/>
+      <c r="M67" s="8"/>
+      <c r="N67" s="4"/>
+      <c r="P67" s="7"/>
+      <c r="Q67" s="3"/>
+      <c r="R67" s="3"/>
+      <c r="U67" s="3"/>
+      <c r="V67" s="3"/>
+      <c r="W67" s="3"/>
+      <c r="X67" s="3"/>
+    </row>
+    <row r="68" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C68" s="4"/>
+      <c r="D68" s="4"/>
+      <c r="E68" s="5"/>
+      <c r="F68" s="5"/>
+      <c r="G68" s="4"/>
+      <c r="H68" s="4"/>
+      <c r="I68" s="4"/>
+      <c r="J68" s="6"/>
+      <c r="K68" s="7"/>
+      <c r="L68" s="7"/>
+      <c r="M68" s="8"/>
+      <c r="N68" s="4"/>
+      <c r="P68" s="7"/>
+      <c r="Q68" s="3"/>
+      <c r="R68" s="3"/>
+      <c r="U68" s="3"/>
+      <c r="V68" s="3"/>
+      <c r="W68" s="3"/>
+      <c r="X68" s="3"/>
+    </row>
+    <row r="69" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C69" s="4"/>
+      <c r="D69" s="4"/>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+      <c r="G69" s="4"/>
+      <c r="H69" s="4"/>
+      <c r="I69" s="4"/>
+      <c r="J69" s="6"/>
+      <c r="K69" s="7"/>
+      <c r="L69" s="7"/>
+      <c r="M69" s="8"/>
+      <c r="N69" s="4"/>
+      <c r="P69" s="7"/>
+      <c r="Q69" s="3"/>
+      <c r="R69" s="3"/>
+      <c r="U69" s="3"/>
+      <c r="V69" s="3"/>
+      <c r="W69" s="3"/>
+      <c r="X69" s="3"/>
+    </row>
+    <row r="70" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C70" s="4"/>
+      <c r="D70" s="4"/>
+      <c r="E70" s="5"/>
+      <c r="F70" s="5"/>
+      <c r="G70" s="4"/>
+      <c r="H70" s="4"/>
+      <c r="I70" s="4"/>
+      <c r="J70" s="6"/>
+      <c r="K70" s="7"/>
+      <c r="L70" s="7"/>
+      <c r="M70" s="8"/>
+      <c r="N70" s="4"/>
+      <c r="P70" s="7"/>
+      <c r="Q70" s="3"/>
+      <c r="R70" s="3"/>
+      <c r="U70" s="3"/>
+      <c r="V70" s="3"/>
+      <c r="W70" s="3"/>
+      <c r="X70" s="3"/>
+    </row>
+    <row r="71" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C71" s="4"/>
+      <c r="D71" s="4"/>
+      <c r="E71" s="5"/>
+      <c r="F71" s="5"/>
+      <c r="G71" s="4"/>
+      <c r="H71" s="4"/>
+      <c r="I71" s="4"/>
+      <c r="J71" s="6"/>
+      <c r="K71" s="7"/>
+      <c r="L71" s="7"/>
+      <c r="M71" s="8"/>
+      <c r="N71" s="4"/>
+      <c r="P71" s="7"/>
+      <c r="Q71" s="3"/>
+      <c r="R71" s="3"/>
+      <c r="U71" s="3"/>
+      <c r="V71" s="3"/>
+      <c r="W71" s="3"/>
+      <c r="X71" s="3"/>
+    </row>
+    <row r="72" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C72" s="4"/>
+      <c r="D72" s="4"/>
+      <c r="E72" s="5"/>
+      <c r="F72" s="5"/>
+      <c r="G72" s="4"/>
+      <c r="H72" s="4"/>
+      <c r="I72" s="4"/>
+      <c r="J72" s="6"/>
+      <c r="K72" s="7"/>
+      <c r="L72" s="7"/>
+      <c r="M72" s="8"/>
+      <c r="N72" s="4"/>
+      <c r="P72" s="7"/>
+      <c r="Q72" s="3"/>
+      <c r="R72" s="3"/>
+      <c r="U72" s="3"/>
+      <c r="V72" s="3"/>
+      <c r="W72" s="3"/>
+      <c r="X72" s="3"/>
+    </row>
+    <row r="73" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C73" s="4"/>
+      <c r="D73" s="4"/>
+      <c r="E73" s="5"/>
+      <c r="F73" s="5"/>
+      <c r="G73" s="4"/>
+      <c r="H73" s="4"/>
+      <c r="I73" s="4"/>
+      <c r="J73" s="6"/>
+      <c r="K73" s="7"/>
+      <c r="L73" s="7"/>
+      <c r="M73" s="8"/>
+      <c r="N73" s="4"/>
+      <c r="P73" s="7"/>
+      <c r="Q73" s="3"/>
+      <c r="R73" s="3"/>
+      <c r="U73" s="3"/>
+      <c r="V73" s="3"/>
+      <c r="W73" s="3"/>
+      <c r="X73" s="3"/>
+    </row>
+    <row r="74" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C74" s="4"/>
+      <c r="D74" s="4"/>
+      <c r="E74" s="5"/>
+      <c r="F74" s="5"/>
+      <c r="G74" s="4"/>
+      <c r="H74" s="4"/>
+      <c r="I74" s="4"/>
+      <c r="J74" s="6"/>
+      <c r="K74" s="7"/>
+      <c r="L74" s="7"/>
+      <c r="M74" s="8"/>
+      <c r="N74" s="4"/>
+      <c r="P74" s="7"/>
+      <c r="Q74" s="3"/>
+      <c r="R74" s="3"/>
+      <c r="U74" s="3"/>
+      <c r="V74" s="3"/>
+      <c r="W74" s="3"/>
+      <c r="X74" s="3"/>
+    </row>
+    <row r="75" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C75" s="4"/>
+      <c r="D75" s="4"/>
+      <c r="E75" s="5"/>
+      <c r="F75" s="5"/>
+      <c r="G75" s="4"/>
+      <c r="H75" s="4"/>
+      <c r="I75" s="4"/>
+      <c r="J75" s="6"/>
+      <c r="K75" s="7"/>
+      <c r="L75" s="7"/>
+      <c r="M75" s="8"/>
+      <c r="N75" s="4"/>
+      <c r="P75" s="7"/>
+      <c r="Q75" s="3"/>
+      <c r="R75" s="3"/>
+      <c r="U75" s="3"/>
+      <c r="V75" s="3"/>
+      <c r="W75" s="3"/>
+      <c r="X75" s="3"/>
+    </row>
+    <row r="76" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C76" s="4"/>
+      <c r="D76" s="4"/>
+      <c r="E76" s="5"/>
+      <c r="F76" s="5"/>
+      <c r="G76" s="4"/>
+      <c r="H76" s="4"/>
+      <c r="I76" s="4"/>
+      <c r="J76" s="6"/>
+      <c r="K76" s="7"/>
+      <c r="L76" s="7"/>
+      <c r="M76" s="8"/>
+      <c r="N76" s="4"/>
+      <c r="P76" s="7"/>
+      <c r="Q76" s="3"/>
+      <c r="R76" s="3"/>
+      <c r="U76" s="3"/>
+      <c r="V76" s="3"/>
+      <c r="W76" s="3"/>
+      <c r="X76" s="3"/>
+    </row>
+    <row r="77" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C77" s="4"/>
+      <c r="D77" s="4"/>
+      <c r="E77" s="5"/>
+      <c r="F77" s="5"/>
+      <c r="G77" s="4"/>
+      <c r="H77" s="4"/>
+      <c r="I77" s="4"/>
+      <c r="J77" s="6"/>
+      <c r="K77" s="7"/>
+      <c r="L77" s="7"/>
+      <c r="M77" s="8"/>
+      <c r="N77" s="4"/>
+      <c r="P77" s="7"/>
+      <c r="Q77" s="3"/>
+      <c r="R77" s="3"/>
+      <c r="U77" s="3"/>
+      <c r="V77" s="3"/>
+      <c r="W77" s="3"/>
+      <c r="X77" s="3"/>
+    </row>
+    <row r="78" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C78" s="4"/>
+      <c r="D78" s="4"/>
+      <c r="E78" s="5"/>
+      <c r="F78" s="5"/>
+      <c r="G78" s="4"/>
+      <c r="H78" s="4"/>
+      <c r="I78" s="4"/>
+      <c r="J78" s="6"/>
+      <c r="K78" s="7"/>
+      <c r="L78" s="7"/>
+      <c r="M78" s="8"/>
+      <c r="N78" s="4"/>
+      <c r="P78" s="7"/>
+      <c r="Q78" s="3"/>
+      <c r="R78" s="3"/>
+      <c r="U78" s="3"/>
+      <c r="V78" s="3"/>
+      <c r="W78" s="3"/>
+      <c r="X78" s="3"/>
+    </row>
+    <row r="79" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C79" s="4"/>
+      <c r="D79" s="4"/>
+      <c r="E79" s="5"/>
+      <c r="F79" s="5"/>
+      <c r="G79" s="4"/>
+      <c r="H79" s="4"/>
+      <c r="I79" s="4"/>
+      <c r="J79" s="6"/>
+      <c r="K79" s="7"/>
+      <c r="L79" s="7"/>
+      <c r="M79" s="8"/>
+      <c r="N79" s="4"/>
+      <c r="P79" s="7"/>
+      <c r="Q79" s="3"/>
+      <c r="R79" s="3"/>
+      <c r="U79" s="3"/>
+      <c r="V79" s="3"/>
+      <c r="W79" s="3"/>
+      <c r="X79" s="3"/>
+    </row>
+    <row r="80" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C80" s="4"/>
       <c r="D80" s="4"/>
       <c r="E80" s="5"/>
       <c r="F80" s="5"/>
       <c r="G80" s="4"/>
       <c r="H80" s="4"/>
       <c r="I80" s="4"/>
       <c r="J80" s="6"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="8"/>
       <c r="N80" s="4"/>
       <c r="P80" s="7"/>
       <c r="Q80" s="3"/>
       <c r="R80" s="3"/>
       <c r="U80" s="3"/>
       <c r="V80" s="3"/>
       <c r="W80" s="3"/>
       <c r="X80" s="3"/>
-      <c r="Y80" s="1"/>
-[...4 lines deleted...]
-      <c r="B81" s="1"/>
+    </row>
+    <row r="81" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C81" s="4"/>
       <c r="D81" s="4"/>
       <c r="E81" s="5"/>
       <c r="F81" s="5"/>
       <c r="G81" s="4"/>
       <c r="H81" s="4"/>
       <c r="I81" s="4"/>
       <c r="J81" s="6"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
-      <c r="M81" s="10"/>
+      <c r="M81" s="8"/>
       <c r="N81" s="4"/>
       <c r="P81" s="7"/>
       <c r="Q81" s="3"/>
       <c r="R81" s="3"/>
       <c r="U81" s="3"/>
       <c r="V81" s="3"/>
       <c r="W81" s="3"/>
       <c r="X81" s="3"/>
-      <c r="Y81" s="1"/>
-[...4 lines deleted...]
-      <c r="B82" s="1"/>
+    </row>
+    <row r="82" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C82" s="4"/>
       <c r="D82" s="4"/>
       <c r="E82" s="5"/>
       <c r="F82" s="5"/>
       <c r="G82" s="4"/>
       <c r="H82" s="4"/>
       <c r="I82" s="4"/>
       <c r="J82" s="6"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
-      <c r="M82" s="9"/>
+      <c r="M82" s="8"/>
       <c r="N82" s="4"/>
       <c r="P82" s="7"/>
       <c r="Q82" s="3"/>
       <c r="R82" s="3"/>
       <c r="U82" s="3"/>
       <c r="V82" s="3"/>
       <c r="W82" s="3"/>
       <c r="X82" s="3"/>
-      <c r="Y82" s="1"/>
-[...3 lines deleted...]
-      <c r="C83"/>
+    </row>
+    <row r="83" spans="3:24" x14ac:dyDescent="0.25">
+      <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="5"/>
       <c r="F83" s="5"/>
       <c r="G83" s="4"/>
       <c r="H83" s="4"/>
       <c r="I83" s="4"/>
       <c r="J83" s="6"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="8"/>
       <c r="N83" s="4"/>
       <c r="P83" s="7"/>
       <c r="Q83" s="3"/>
       <c r="R83" s="3"/>
       <c r="U83" s="3"/>
       <c r="V83" s="3"/>
       <c r="W83" s="3"/>
       <c r="X83" s="3"/>
     </row>
-    <row r="84" spans="1:26" s="2" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B84" s="1"/>
+    <row r="84" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C84" s="4"/>
       <c r="D84" s="4"/>
       <c r="E84" s="5"/>
       <c r="F84" s="5"/>
       <c r="G84" s="4"/>
       <c r="H84" s="4"/>
       <c r="I84" s="4"/>
       <c r="J84" s="6"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="8"/>
       <c r="N84" s="4"/>
       <c r="P84" s="7"/>
       <c r="Q84" s="3"/>
       <c r="R84" s="3"/>
       <c r="U84" s="3"/>
       <c r="V84" s="3"/>
       <c r="W84" s="3"/>
       <c r="X84" s="3"/>
-      <c r="Y84" s="1"/>
-[...4 lines deleted...]
-      <c r="B85" s="1"/>
+    </row>
+    <row r="85" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C85" s="4"/>
       <c r="D85" s="4"/>
       <c r="E85" s="5"/>
       <c r="F85" s="5"/>
       <c r="G85" s="4"/>
       <c r="H85" s="4"/>
       <c r="I85" s="4"/>
       <c r="J85" s="6"/>
       <c r="K85" s="7"/>
       <c r="L85" s="7"/>
       <c r="M85" s="8"/>
       <c r="N85" s="4"/>
       <c r="P85" s="7"/>
       <c r="Q85" s="3"/>
       <c r="R85" s="3"/>
       <c r="U85" s="3"/>
       <c r="V85" s="3"/>
       <c r="W85" s="3"/>
       <c r="X85" s="3"/>
-      <c r="Y85" s="1"/>
-[...4 lines deleted...]
-      <c r="B86" s="1"/>
+    </row>
+    <row r="86" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C86" s="4"/>
       <c r="D86" s="4"/>
       <c r="E86" s="5"/>
       <c r="F86" s="5"/>
       <c r="G86" s="4"/>
       <c r="H86" s="4"/>
       <c r="I86" s="4"/>
       <c r="J86" s="6"/>
       <c r="K86" s="7"/>
       <c r="L86" s="7"/>
       <c r="M86" s="8"/>
       <c r="N86" s="4"/>
       <c r="P86" s="7"/>
       <c r="Q86" s="3"/>
       <c r="R86" s="3"/>
       <c r="U86" s="3"/>
       <c r="V86" s="3"/>
       <c r="W86" s="3"/>
       <c r="X86" s="3"/>
-      <c r="Y86" s="1"/>
-[...2 lines deleted...]
-    <row r="87" spans="1:26" x14ac:dyDescent="0.25">
+    </row>
+    <row r="87" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C87" s="4"/>
       <c r="D87" s="4"/>
       <c r="E87" s="5"/>
       <c r="F87" s="5"/>
       <c r="G87" s="4"/>
       <c r="H87" s="4"/>
       <c r="I87" s="4"/>
       <c r="J87" s="6"/>
       <c r="K87" s="7"/>
       <c r="L87" s="7"/>
       <c r="M87" s="8"/>
       <c r="N87" s="4"/>
       <c r="P87" s="7"/>
       <c r="Q87" s="3"/>
       <c r="R87" s="3"/>
       <c r="U87" s="3"/>
       <c r="V87" s="3"/>
       <c r="W87" s="3"/>
       <c r="X87" s="3"/>
     </row>
-    <row r="88" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="88" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C88" s="4"/>
       <c r="D88" s="4"/>
       <c r="E88" s="5"/>
       <c r="F88" s="5"/>
       <c r="G88" s="4"/>
       <c r="H88" s="4"/>
       <c r="I88" s="4"/>
       <c r="J88" s="6"/>
       <c r="K88" s="7"/>
       <c r="L88" s="7"/>
       <c r="M88" s="8"/>
       <c r="N88" s="4"/>
       <c r="P88" s="7"/>
       <c r="Q88" s="3"/>
       <c r="R88" s="3"/>
       <c r="U88" s="3"/>
       <c r="V88" s="3"/>
       <c r="W88" s="3"/>
       <c r="X88" s="3"/>
     </row>
-    <row r="89" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="89" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C89" s="4"/>
       <c r="D89" s="4"/>
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
       <c r="G89" s="4"/>
       <c r="H89" s="4"/>
       <c r="I89" s="4"/>
       <c r="J89" s="6"/>
       <c r="K89" s="7"/>
       <c r="L89" s="7"/>
       <c r="M89" s="8"/>
       <c r="N89" s="4"/>
       <c r="P89" s="7"/>
       <c r="Q89" s="3"/>
       <c r="R89" s="3"/>
       <c r="U89" s="3"/>
       <c r="V89" s="3"/>
       <c r="W89" s="3"/>
       <c r="X89" s="3"/>
     </row>
-    <row r="90" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="90" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C90" s="4"/>
       <c r="D90" s="4"/>
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
       <c r="G90" s="4"/>
       <c r="H90" s="4"/>
       <c r="I90" s="4"/>
       <c r="J90" s="6"/>
       <c r="K90" s="7"/>
       <c r="L90" s="7"/>
       <c r="M90" s="8"/>
       <c r="N90" s="4"/>
       <c r="P90" s="7"/>
       <c r="Q90" s="3"/>
       <c r="R90" s="3"/>
       <c r="U90" s="3"/>
       <c r="V90" s="3"/>
       <c r="W90" s="3"/>
       <c r="X90" s="3"/>
     </row>
-    <row r="91" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="91" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C91" s="4"/>
       <c r="D91" s="4"/>
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
       <c r="G91" s="4"/>
       <c r="H91" s="4"/>
       <c r="I91" s="4"/>
       <c r="J91" s="6"/>
       <c r="K91" s="7"/>
       <c r="L91" s="7"/>
       <c r="M91" s="8"/>
       <c r="N91" s="4"/>
       <c r="P91" s="7"/>
       <c r="Q91" s="3"/>
       <c r="R91" s="3"/>
       <c r="U91" s="3"/>
       <c r="V91" s="3"/>
       <c r="W91" s="3"/>
       <c r="X91" s="3"/>
     </row>
-    <row r="92" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="92" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C92" s="4"/>
       <c r="D92" s="4"/>
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
       <c r="G92" s="4"/>
       <c r="H92" s="4"/>
       <c r="I92" s="4"/>
       <c r="J92" s="6"/>
       <c r="K92" s="7"/>
       <c r="L92" s="7"/>
       <c r="M92" s="8"/>
       <c r="N92" s="4"/>
       <c r="P92" s="7"/>
       <c r="Q92" s="3"/>
       <c r="R92" s="3"/>
       <c r="U92" s="3"/>
       <c r="V92" s="3"/>
       <c r="W92" s="3"/>
       <c r="X92" s="3"/>
     </row>
-    <row r="93" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="93" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
       <c r="G93" s="4"/>
       <c r="H93" s="4"/>
       <c r="I93" s="4"/>
       <c r="J93" s="6"/>
       <c r="K93" s="7"/>
       <c r="L93" s="7"/>
       <c r="M93" s="8"/>
       <c r="N93" s="4"/>
       <c r="P93" s="7"/>
       <c r="Q93" s="3"/>
       <c r="R93" s="3"/>
       <c r="U93" s="3"/>
       <c r="V93" s="3"/>
       <c r="W93" s="3"/>
       <c r="X93" s="3"/>
     </row>
-    <row r="94" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="94" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C94" s="4"/>
       <c r="D94" s="4"/>
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
       <c r="G94" s="4"/>
       <c r="H94" s="4"/>
       <c r="I94" s="4"/>
       <c r="J94" s="6"/>
       <c r="K94" s="7"/>
       <c r="L94" s="7"/>
       <c r="M94" s="8"/>
       <c r="N94" s="4"/>
       <c r="P94" s="7"/>
       <c r="Q94" s="3"/>
       <c r="R94" s="3"/>
       <c r="U94" s="3"/>
       <c r="V94" s="3"/>
       <c r="W94" s="3"/>
       <c r="X94" s="3"/>
     </row>
-    <row r="95" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="95" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C95" s="4"/>
       <c r="D95" s="4"/>
       <c r="E95" s="5"/>
       <c r="F95" s="5"/>
       <c r="G95" s="4"/>
       <c r="H95" s="4"/>
       <c r="I95" s="4"/>
       <c r="J95" s="6"/>
       <c r="K95" s="7"/>
       <c r="L95" s="7"/>
       <c r="M95" s="8"/>
       <c r="N95" s="4"/>
       <c r="P95" s="7"/>
       <c r="Q95" s="3"/>
       <c r="R95" s="3"/>
       <c r="U95" s="3"/>
       <c r="V95" s="3"/>
       <c r="W95" s="3"/>
       <c r="X95" s="3"/>
     </row>
-    <row r="96" spans="1:26" x14ac:dyDescent="0.25">
+    <row r="96" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C96" s="4"/>
       <c r="D96" s="4"/>
       <c r="E96" s="5"/>
       <c r="F96" s="5"/>
       <c r="G96" s="4"/>
       <c r="H96" s="4"/>
       <c r="I96" s="4"/>
       <c r="J96" s="6"/>
       <c r="K96" s="7"/>
       <c r="L96" s="7"/>
       <c r="M96" s="8"/>
       <c r="N96" s="4"/>
       <c r="P96" s="7"/>
       <c r="Q96" s="3"/>
       <c r="R96" s="3"/>
       <c r="U96" s="3"/>
       <c r="V96" s="3"/>
       <c r="W96" s="3"/>
       <c r="X96" s="3"/>
     </row>
     <row r="97" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C97" s="4"/>
       <c r="D97" s="4"/>
       <c r="E97" s="5"/>
       <c r="F97" s="5"/>
@@ -10488,2118 +9465,581 @@
       <c r="V97" s="3"/>
       <c r="W97" s="3"/>
       <c r="X97" s="3"/>
     </row>
     <row r="98" spans="3:24" x14ac:dyDescent="0.25">
       <c r="C98" s="4"/>
       <c r="D98" s="4"/>
       <c r="E98" s="5"/>
       <c r="F98" s="5"/>
       <c r="G98" s="4"/>
       <c r="H98" s="4"/>
       <c r="I98" s="4"/>
       <c r="J98" s="6"/>
       <c r="K98" s="7"/>
       <c r="L98" s="7"/>
       <c r="M98" s="8"/>
       <c r="N98" s="4"/>
       <c r="P98" s="7"/>
       <c r="Q98" s="3"/>
       <c r="R98" s="3"/>
       <c r="U98" s="3"/>
       <c r="V98" s="3"/>
       <c r="W98" s="3"/>
       <c r="X98" s="3"/>
     </row>
-    <row r="99" spans="3:24" x14ac:dyDescent="0.25">
-[...1594 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:P86"/>
-[...2 lines deleted...]
-  </mergeCells>
+  <autoFilter ref="A1:P62" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
+  <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AB42"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:AH42"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="40.42578125" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="28" max="28" width="24.7109375" customWidth="1"/>
+    <col min="1" max="1" width="18.85546875" customWidth="1"/>
+    <col min="2" max="2" width="40.42578125" customWidth="1"/>
+    <col min="3" max="3" width="39.28515625" customWidth="1"/>
+    <col min="4" max="4" width="23.7109375" customWidth="1"/>
+    <col min="5" max="5" width="27.140625" customWidth="1"/>
+    <col min="6" max="6" width="25" customWidth="1"/>
+    <col min="7" max="8" width="23.140625" customWidth="1"/>
+    <col min="9" max="9" width="29.85546875" customWidth="1"/>
+    <col min="10" max="10" width="27.140625" customWidth="1"/>
+    <col min="11" max="11" width="27.85546875" customWidth="1"/>
+    <col min="12" max="12" width="27" customWidth="1"/>
+    <col min="13" max="14" width="25.85546875" customWidth="1"/>
+    <col min="15" max="15" width="28.140625" customWidth="1"/>
+    <col min="16" max="16" width="31.85546875" customWidth="1"/>
+    <col min="17" max="17" width="31.140625" customWidth="1"/>
+    <col min="18" max="19" width="27.140625" customWidth="1"/>
+    <col min="20" max="21" width="25.85546875" customWidth="1"/>
+    <col min="22" max="22" width="26" customWidth="1"/>
+    <col min="23" max="23" width="27.140625" customWidth="1"/>
+    <col min="24" max="24" width="31.140625" customWidth="1"/>
+    <col min="25" max="25" width="34.85546875" customWidth="1"/>
+    <col min="26" max="26" width="33.140625" customWidth="1"/>
+    <col min="27" max="27" width="26.5703125" customWidth="1"/>
+    <col min="28" max="28" width="38.85546875" customWidth="1"/>
+    <col min="29" max="29" width="35.42578125" customWidth="1"/>
+    <col min="30" max="30" width="33.85546875" customWidth="1"/>
+    <col min="31" max="31" width="36.140625" customWidth="1"/>
+    <col min="32" max="32" width="27.140625" customWidth="1"/>
+    <col min="33" max="33" width="29.28515625" customWidth="1"/>
+    <col min="34" max="34" width="24.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" x14ac:dyDescent="0.25">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+    </row>
+    <row r="3" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="C5" s="17" t="s">
+        <v>138</v>
+      </c>
+      <c r="D5" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="16" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="H5" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="J5" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="K5" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="L5" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="M5" s="17" t="s">
+        <v>127</v>
+      </c>
+      <c r="N5" s="17" t="s">
+        <v>116</v>
+      </c>
+      <c r="O5" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="P5" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q5" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="R5" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="S5" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="T5" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="U5" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="V5" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="W5" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="X5" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y5" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="Z5" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA5" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="AB5" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="AC5" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="AD5" s="17" t="s">
+        <v>121</v>
+      </c>
+      <c r="AE5" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="AF5" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG5" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH5" s="16" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34" s="25" customFormat="1" ht="154.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="I6" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="J6" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="K6" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="L6" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="M6" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="N6" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="O6" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="P6" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q6" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="R6" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="S6" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="T6" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="U6" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="V6" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="W6" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="X6" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="Y6" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z6" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="AA6" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="AB6" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="AC6" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD6" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="AE6" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="AF6" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="AG6" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="AH6" s="10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="D7" t="s">
+        <v>101</v>
+      </c>
+      <c r="G7">
+        <v>0</v>
+      </c>
+      <c r="I7" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="J7" t="s">
+        <v>5</v>
+      </c>
+      <c r="T7" t="s">
+        <v>62</v>
+      </c>
+      <c r="AE7" t="s">
         <v>94</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="19" t="s">
+      <c r="AG7" t="s">
+        <v>106</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="D8" t="s">
+        <v>136</v>
+      </c>
+      <c r="G8">
         <v>5</v>
       </c>
-      <c r="C5" s="19" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="19" t="s">
+      <c r="I8" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="19" t="s">
+      <c r="J8" t="s">
+        <v>82</v>
+      </c>
+      <c r="T8" t="s">
+        <v>63</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>107</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="D9" t="s">
+        <v>147</v>
+      </c>
+      <c r="G9">
+        <v>9</v>
+      </c>
+      <c r="I9" t="s">
+        <v>22</v>
+      </c>
+      <c r="J9" t="s">
+        <v>81</v>
+      </c>
+      <c r="T9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="10" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="G10">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>23</v>
+      </c>
+      <c r="J10" t="s">
+        <v>83</v>
+      </c>
+      <c r="T10" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="I11" t="s">
         <v>24</v>
       </c>
-      <c r="F5" s="19" t="s">
-[...82 lines deleted...]
-      <c r="E6" s="12" t="s">
+      <c r="J11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="I12" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="12" t="s">
-[...70 lines deleted...]
-      <c r="E7" s="11" t="s">
+      <c r="J12" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="I13" t="s">
         <v>26</v>
       </c>
-      <c r="F7" t="s">
+      <c r="J13" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="I14" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="I15" t="s">
+        <v>28</v>
+      </c>
+      <c r="J15" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="I16" t="s">
+        <v>29</v>
+      </c>
+      <c r="J16" t="s">
         <v>6</v>
       </c>
-      <c r="O7" t="s">
-[...61 lines deleted...]
-      <c r="E11" t="s">
+    </row>
+    <row r="17" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I17" t="s">
         <v>30</v>
       </c>
-      <c r="F11" t="s">
-[...4 lines deleted...]
-      <c r="E12" t="s">
+    </row>
+    <row r="18" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I18" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I19" t="s">
         <v>31</v>
       </c>
-      <c r="F12" t="s">
-[...4 lines deleted...]
-      <c r="E13" t="s">
+    </row>
+    <row r="20" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I20" t="s">
         <v>32</v>
       </c>
-      <c r="F13" t="s">
-[...4 lines deleted...]
-      <c r="E14" t="s">
+    </row>
+    <row r="21" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I21" t="s">
         <v>33</v>
       </c>
-      <c r="F14" t="s">
-[...4 lines deleted...]
-      <c r="E15" t="s">
+    </row>
+    <row r="22" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I22" t="s">
         <v>34</v>
       </c>
-      <c r="F15" t="s">
-[...4 lines deleted...]
-      <c r="E16" t="s">
+    </row>
+    <row r="23" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I23" t="s">
         <v>35</v>
       </c>
-      <c r="F16" t="s">
-[...4 lines deleted...]
-      <c r="E17" t="s">
+    </row>
+    <row r="24" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I24" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="18" spans="5:5" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E19" t="s">
+    <row r="25" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I25" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="20" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E20" t="s">
+    <row r="26" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I26" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="21" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E21" t="s">
+    <row r="27" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I27" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="22" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E22" t="s">
+    <row r="28" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I28" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="23" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E23" t="s">
+    <row r="29" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I29" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="24" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E24" t="s">
+    <row r="30" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I30" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="25" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E25" t="s">
+    <row r="31" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I31" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="26" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E26" t="s">
+    <row r="32" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I32" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="27" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E27" t="s">
+    <row r="33" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I33" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="28" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E28" t="s">
+    <row r="34" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I34" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I35" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="29" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E29" t="s">
+    <row r="36" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I36" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="30" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E30" t="s">
+    <row r="37" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I37" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="31" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E31" t="s">
+    <row r="38" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I38" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="32" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E32" t="s">
+    <row r="39" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I39" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="33" spans="5:5" x14ac:dyDescent="0.25">
-      <c r="E33" t="s">
+    <row r="40" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I40" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="34" spans="5:5" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E35" t="s">
+    <row r="41" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I41" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="36" spans="5:5" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      <c r="E42" t="s">
+    <row r="42" spans="9:9" x14ac:dyDescent="0.25">
+      <c r="I42" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>