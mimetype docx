--- v0 (2025-10-08)
+++ v1 (2026-06-11)
@@ -1,2415 +1,1059 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="47DA3F77" w14:textId="445AE930" w:rsidR="00A536EF" w:rsidRPr="00A536EF" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003558C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Gargždų</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Gargždų ,,Vaivorykštės“ gimnazija skelbia konkursą </w:t>
+      </w:r>
+      <w:r w:rsidR="00E84AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fizikos </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1959">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokytojo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et.) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pareigybei </w:t>
+      </w:r>
       <w:r w:rsidRPr="003558C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ,,</w:t>
-[...178 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">užimti </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E161A52" w14:textId="77777777" w:rsidR="003C1CBB" w:rsidRPr="00E84AC3" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84AC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Visas </w:t>
-[...233 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">1. Visas darbdavio pavadinimas, kodas, registruotos buveinės adresas – Gargždų ,,Vaivorykštės“ gimnazija, kodas 191788821, Vingio g. 6,  LT-96140 Gargždai, tel.: (8-46) 453964, el. paštas </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="00E84AC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>info@vaivorykstesgimnazija.lt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E84AC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50FC8B70" w14:textId="77777777" w:rsidR="003C1CBB" w:rsidRPr="00E84AC3" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="037E24C1" w14:textId="77777777" w:rsidR="003C1CBB" w:rsidRPr="00E84AC3" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84AC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>2. Darbo funkcijos atlikimo vieta – Gargždų ,,Vaivorykštės“ gimnazija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1954A428" w14:textId="77777777" w:rsidR="003C1CBB" w:rsidRPr="00E84AC3" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F2A542B" w14:textId="7DE5B7B8" w:rsidR="003C1CBB" w:rsidRPr="00E84AC3" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E84AC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Darbo</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>3. Darbo sutarties rūšis –</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E84AC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neterminuota</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1959" w:rsidRPr="00E84AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E84AC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>funkcijos</w:t>
-[...306 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>Nustatomas bandomasis laikotarpis (trys mėnesiai).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75EBD3F4" w14:textId="77777777" w:rsidR="003C1CBB" w:rsidRPr="00E84AC3" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="732F2BC7" w14:textId="205173F2" w:rsidR="003C1CBB" w:rsidRPr="00E84AC3" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84AC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">4. Darbo funkcijos apibūdinimas ar aprašymas arba darbo (pareigybės arba pareigų, profesijos, specialybės) pavadinimas ir, jeigu nustatyta, – jos hierarchinis ir (arba) kvalifikacijos ar sudėtingumo lygis (laipsnis) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E84AC3" w:rsidRPr="00E84AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fizikos </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1959" w:rsidRPr="00E84AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokytojo</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E84AC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Darbo</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve"> pareigybė yra 3-iosios pareigybės grupė: specialistai, kurių pareigybės priskiriamos A lygiui, atsižvelgiant į būtiną išsilavinimą toms pareigoms eiti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73AF601C" w14:textId="77777777" w:rsidR="003C1CBB" w:rsidRPr="00E84AC3" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A0704E4" w14:textId="3D757177" w:rsidR="003C1CBB" w:rsidRPr="00F55F8E" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Darbo pradžia – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1605">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rugsėjo </w:t>
+      </w:r>
+      <w:r w:rsidR="00E84AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5355E6" w14:textId="77777777" w:rsidR="003C1CBB" w:rsidRPr="00F55F8E" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A1345CE" w14:textId="77777777" w:rsidR="003C1CBB" w:rsidRPr="00F55F8E" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>6. Kasmetinių atostogų trukmė – 40 d. d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70699CDD" w14:textId="77777777" w:rsidR="003C1CBB" w:rsidRPr="00F55F8E" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB3D0DC" w14:textId="77777777" w:rsidR="003C1CBB" w:rsidRPr="00F55F8E" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Įspėjimo terminas, kai darbo sutartis nutraukiama darbdavio ar darbuotojo iniciatyva </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pagal Lietuvos darbo kodekso reikalavimus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73604416" w14:textId="77777777" w:rsidR="003C1CBB" w:rsidRPr="00F55F8E" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F20FAB9" w14:textId="77777777" w:rsidR="003C1CBB" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>8. Darbo užmokestis ir jo sudedamosios dalys, užmokesčio už darbą mokėjimo terminai ir tvarka – nustatomas pagal galiojančius įstatymus, mokamas 1–2 kartus per mėnesį (pagal pageidavimą), atlyginimas – iki 10 mėn. dienos, avansas – iki 24 mėnesio dienos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3F796D" w14:textId="77777777" w:rsidR="003C1CBB" w:rsidRPr="00A65C9C" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7354CBFC" w14:textId="695891DA" w:rsidR="003C1CBB" w:rsidRPr="00687427" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A65C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65C9C" w:rsidRPr="006A17BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Galutinis darbo užmokesčio dydis priklauso nuo </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pedagogo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65C9C" w:rsidRPr="006A17BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kvalifikacinės kategorijos, darbo stažo, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>veiklos sudėtingumo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1722815E" w14:textId="77777777" w:rsidR="003C1CBB" w:rsidRPr="00F55F8E" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FA29E74" w14:textId="26AF136E" w:rsidR="003C1CBB" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>retendentas  privalo pateikti šiuos dokumentus:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1514ACB9" w14:textId="77777777" w:rsidR="00A536EF" w:rsidRPr="00A536EF" w:rsidRDefault="00A536EF" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="419D5573" w14:textId="77777777" w:rsidR="00695D49" w:rsidRDefault="00695D49" w:rsidP="00695D49">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1. Prašymą leisti dalyvauti atrankoje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE3EB14" w14:textId="77777777" w:rsidR="00695D49" w:rsidRDefault="00695D49" w:rsidP="00695D49">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2. Asmens tapatybę patvirtinančio dokumento kopiją.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BE30FE" w14:textId="77777777" w:rsidR="00695D49" w:rsidRDefault="00695D49" w:rsidP="00695D49">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>3. Išsilavinimą ir kvalifikaciją patvirtinančių dokumentų kopijas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786A21C3" w14:textId="77777777" w:rsidR="00695D49" w:rsidRDefault="00695D49" w:rsidP="00695D49">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>4. Gyvenimo aprašymą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121B4850" w14:textId="2C1BF203" w:rsidR="003C1CBB" w:rsidRPr="00F55F8E" w:rsidRDefault="00695D49" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>5. Pedagoginį darbo stažą patvirtinančius dokumentus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391B44F3" w14:textId="77777777" w:rsidR="00687427" w:rsidRDefault="00687427" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33061E33" w14:textId="0FDD553A" w:rsidR="003C1CBB" w:rsidRPr="00F55F8E" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pretendentai dokumentus pristato asmeniškai, registruotu laišku (Gargždų ,,Vaivorykštės“ gimnazija, Vingio g. 6, LT-96140 Gargždai) arba elektroniniu paštu (info@vaivorykstesgimnazija.lt).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70964E71" w14:textId="11CAEEA9" w:rsidR="003C1CBB" w:rsidRPr="00F55F8E" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Dokumentų originalai pateikiami atrankos dieną ir patikrinti grąžinami pretendentui.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DF331B" w14:textId="46731FFD" w:rsidR="003C1CBB" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA56B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Dokumentai priimami darbo dienomis (</w:t>
+      </w:r>
+      <w:r w:rsidR="005903C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>8.00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA56B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>–1</w:t>
+      </w:r>
+      <w:r w:rsidR="005903C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>5.00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA56B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> val</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA56B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="70AD47"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA56B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iki </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA56B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1605">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA56B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA56B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="004B2718">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>rugpjūčio 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00AA56B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBFAF63" w14:textId="755CBF36" w:rsidR="003C1CBB" w:rsidRPr="00F55F8E" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geriausiai reikalavimus atitinkančius kandidatus informuosime el. paštu ir pakviesime pokalbio, kuris planuojamas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1605">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F55F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1318 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="002E27F7" w:rsidRPr="002E27F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rugpjūčio </w:t>
       </w:r>
       <w:r w:rsidR="004B2718">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>rugpjūčio 22</w:t>
-[...98 lines deleted...]
-        </w:rPr>
         <w:t>27</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00F55F8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8CF190" w14:textId="77777777" w:rsidR="00A536EF" w:rsidRPr="00E84AC3" w:rsidRDefault="00A536EF" w:rsidP="003C1CBB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60B86F62" w14:textId="49640E05" w:rsidR="003C1CBB" w:rsidRPr="00E84AC3" w:rsidRDefault="003C1CBB" w:rsidP="003C1CBB">
       <w:pPr>
@@ -2448,182 +1092,183 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 </w:t>
       </w:r>
       <w:r w:rsidR="00E84AC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasa Mašurinienė </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003C1CBB" w:rsidRPr="00E84AC3" w:rsidSect="00F73ADF">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="1701" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Aptos">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B6143"/>
     <w:rsid w:val="000251B5"/>
     <w:rsid w:val="000C50A3"/>
     <w:rsid w:val="0013394D"/>
     <w:rsid w:val="00171FB3"/>
     <w:rsid w:val="001E570F"/>
     <w:rsid w:val="002E27F7"/>
     <w:rsid w:val="003866BC"/>
     <w:rsid w:val="003C1CBB"/>
     <w:rsid w:val="004B1959"/>
     <w:rsid w:val="004B2718"/>
     <w:rsid w:val="00582634"/>
     <w:rsid w:val="005903C2"/>
     <w:rsid w:val="00687427"/>
     <w:rsid w:val="00695D49"/>
     <w:rsid w:val="00782E97"/>
     <w:rsid w:val="00850FF7"/>
     <w:rsid w:val="008B001F"/>
     <w:rsid w:val="008B6143"/>
     <w:rsid w:val="00A536EF"/>
     <w:rsid w:val="00A65C9C"/>
+    <w:rsid w:val="00AF1605"/>
     <w:rsid w:val="00C73CBA"/>
     <w:rsid w:val="00C8396D"/>
     <w:rsid w:val="00CE4ADB"/>
     <w:rsid w:val="00D87EE5"/>
     <w:rsid w:val="00E158C5"/>
     <w:rsid w:val="00E6018D"/>
     <w:rsid w:val="00E7585C"/>
     <w:rsid w:val="00E84AC3"/>
     <w:rsid w:val="00ED41B7"/>
     <w:rsid w:val="00F73ADF"/>
     <w:rsid w:val="00FE2567"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="416F59D7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{682E303E-A904-48B1-A3AA-6F74CF4D81F4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2685,98 +1330,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2951,50 +1592,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008B6143"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
@@ -3500,51 +2146,51 @@
     <w:qFormat/>
     <w:rsid w:val="003C1CBB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C1CBB"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vaivorykstesgimnazija.lt" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -3811,55 +2457,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1535</Words>
-  <Characters>876</Characters>
+  <Words>359</Words>
+  <Characters>2052</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2407</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>